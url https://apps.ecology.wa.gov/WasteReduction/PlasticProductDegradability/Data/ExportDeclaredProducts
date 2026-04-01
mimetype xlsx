--- v0 (2025-11-10)
+++ v1 (2026-04-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4096d9ad47384c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19e939de6c434d6bb7327fd8d24f582d.psmdcp" Id="R4cb17904677e4061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2ff7605ce140c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbbcf30f73084f309b01294fbfe90837.psmdcp" Id="R730d91110fd44b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="DeclaredProducts" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Producer</x:t>
   </x:si>
   <x:si>
     <x:t>Brand</x:t>
   </x:si>
   <x:si>
@@ -44,377 +44,1018 @@
   <x:si>
     <x:t>UPCs</x:t>
   </x:si>
   <x:si>
     <x:t>SKUs</x:t>
   </x:si>
   <x:si>
     <x:t>Other Product Desc</x:t>
   </x:si>
   <x:si>
     <x:t>World Centric</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">World Centric </x:t>
   </x:si>
   <x:si>
     <x:t>Straws (wrapped)</x:t>
   </x:si>
   <x:si>
     <x:t>ST-PA-8-K, ST-PA-8W-K, ST-PA-10-K, ST-PA-10W-K</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FSC Kraft Paper Straws </x:t>
   </x:si>
   <x:si>
+    <x:t>Bowls</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB-SC-12N-LFP, BB-SC-12N-LFS, BB-SC-16N-LFP, BB-SC-16N-LFS, BB-SC-8N-LFP, BB-SC-U16-LFS, BB-SC-U8-LFS, BO-SC-16-LFS, BO-SC-36S-LFS, BO-SC-48-LFS, BO-SC-64-LFS, BO-SC-U11-LFP, BO-SC-U24-LFP, BO-SC-U24L-LF, BO-SC-U32-LFP, BO-SC-U6-LFP, BO-SC-U6-LFS, BO-SC-UBB-LFP, BO-SC-UBBS-LFP, BO-SC-UBBSL-LF, BQ-SC-24-LFS, BQ-SC-32-LFS, BQ-SC-48-LFS, BR-FB-32-LFS, BX-FB-24-LFP, BX-FB-32-LFP, BX-FB-32-LFS, BX-FB-44-LFP, BX-FB-54-LFP, CU-SC-2N-LFP</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Unbleached bagasse molded fiber bowls </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clam shells</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TO-SC-T2-LFS, TO-SC-T3-LFS, TO-SC-T39-LFS, TO-SC-U15B-LFP, TO-SC-U15BL-LF, TO-SC-UHB-LFP, TO-SC-UHBL-LF, TO-SC-U34D-LFP, TO-SC-U85-3-LFP, TO-SC-U85-3L-LF, TO-SC-U8T-LFP, TO-SC-U8TL-LF, TO-SC-U9-LFP, TO-SC-U9L-LF, TO-SC-U9H-LFS, TO-SC-U9T-LFP, TO-SC-U9TL-LF, TO-FB-32-LFP, TO-FB-BB-LFP</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Unbleached bagasse molded fiber clamshells </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PL-SC-7WN-LFS, PL-SC-9CUP-LFS, PL-SC-9T-LFP, PL-SC-9T-LFS, PL-SC-U10-LFP, PL-SC-U10O-LFP, PL-SC-U10O-LFS, PL-SC-U10T-LFP, PL-SC-U10T-LFS, PL-SC-U12O-LFP, PL-SC-U12O-LFS, PL-SC-U6-LFS, PL-SC-U7-LFS, PL-SC-U9-LF, PL-SC-U9-LFP, PL-SC-U9-LFS, PL-SC-U9O-LFS, SQ-SC-10-LFS, SQ-SC-7-LFS, SQ-SC-9-LFS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Unbleached bagasse plates </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trays</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TR-FB-10B-LFP, TR-FB-10B-LFS, TR-FB-1305CC-LF, TR-FB-1305CC-LFS, TR-FB-1310CC-LF, TR-FB-1310CC-LFS, TR-FB-75D-LFP, TR-FB-75D-LFS, TR-FB-98T-LFP, TR-FB-98T-LFS, TR-SC-10T3-LFS, TR-SC-1418-LF, TR-SC-17D-LFS, TR-SC-17S-LFS, TR-SC-17SL-LF, TR-SC-22D-LFS, TR-SC-27D-LFS, TR-SC-2S-LF, TR-SC-2S-LFS, TR-SC-2SL-LF, TR-SC-36-LFS, TR-SC-3P-LFS, TR-SC-3PL-LF, TR-SC-4P-LFS, TR-SC-4PL-LF, TR-SC-4S-LFS, TR-SC-4SL-LF, TR-SC-5C-LFS, TR-SC-60-LFP, TR-SC-8P-LFS, TR-SC-8PL-LF, TR-SC-BB-LFS, TR-SC-U10-LFS, TR-SC-U10L-LF, TR-SC-U10T-LFS, TR-SC-U10TL-LF, TR-SC-U8-LFS, TR-SC-U8D-LFS, TR-SC-U8L-LF, TR-SC-UAR-LFS, TR-SC-UARL-LF, TR-SC-UF-LFS, PB-SC-U13-LFS, PR-SC-12-LFS, PR-FB-8-LFS, PR-FB-10-LFS, PR-FB-12-LFS, PR-FB-14-LFS, CA-SC-104TL-LF, CA-SC-112DL-LF, CA-SC-120V-LFS, CA-SC-120L-LF</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Unbleached bagasse molded fiber trays </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Containers (no lids)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CT-FB-30T-LFP, CT-FB-8-LFP, CT-FB-8-LFS, CT-FB-8S-LFP, CT-FB-9-LFP, CT-FB-9-LFS, CT-FB-96-LFP, CT-FB-96-LFS, CT-FB-96S-LFP, CT-FB-9S-LFP, CT-FB-9S-LFS, CT-FB-TI-LFP, CT-SC-20-LFS, CT-SC-20L-LF, CT-SC-24D-LFP, CT-SC-24D-LFS, CT-SC-U2-LFP, CT-SC-U2L-LF, CT-SC-U3-LFP, CT-SC-U3L-LF</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Unbleached bagasse containers </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lids (for food containers)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CULCP-CS-12-B, BOLCP-CS-12-B, CPLCP-CS-12-B, BXL-CS-44</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Green Compostable Sticker will be added by end user </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SB-CS-24, SB-CS-48, SB-CS-32, SB-CS-16</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Green Compostable Sticker will be added. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>KL-CS-95N, KL-CS-7, KL-CS-6N, KL-CS-8N</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Green compostable sticker will be added. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cups</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPCP-CS-12-B, CPCP-CS-16-B</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PLA Cold Cups and portion cups </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mixed Cutlery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FO-BB-67, KN-BB-67, SP-BB-67, FO-BB-I, KN-BB-I, SP-BB-I</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FSC Bamboo Cutlery </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FO-FB-I-LF, KN-FB-I-LF, SP-FB-I-LF, SP-FB-3-LF, SP-FB-6-LF, FO-FB-6-LF, KN-FB-6-LF, RK-FB-6-LF, SF-FB-10-LF, SS-FB-10-LF</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Pure Fiber Cutlery </x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRL-SC-UAR-LF, BOLCP-SC-24-LF, CUL-SC-4N-LF, TRL-SC-10N-LF, CTL-FB-96-LF, CTL-FB-8-LF, CTL-FB-9-LF, CUL-FB-8-LF, CUL-FB-12-LF, CUL-SC-2N-LF, CUL-SC-4N-LF, BOL-FB-8-LF, BBL-SC-12N-LF, BBL-SC-U12-LF, BRL-FB-32-LF, BOL-SC-36-LF, BQL-SC-24-LF, BOL-SC-UBBS-LF, BOL-SC-UBBSW-LF, BOL-CS-UBBS, BOL-SC-UBBW-LF</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Paper/Fiber Lids </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boats</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BT-NT-100, BT-NT-200, BT-NT-300, BT-NT-50, BT-NT-500</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Paper boat trays </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTL-NT-16, SFL-NT-2, SFL-NT-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Bamboo Paper with PLA lining </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serving Utensils</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SF-FB-10-LF, SS-FB-10-LF</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Pure unbleached bagasse fiber serving utensils. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boxes (Food)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW-NT-M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bamboo paper sandwich wedge with clear PLA window</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drink Carrier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CC-FB-4-LF</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Unbleached bagasse drink carrier </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other food service product</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CA-SC-112DL-LF, CA-SC-120L-LF</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Unbleached fiber bagasse catering pans </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CP-CS-2S, CP-CS-4S, CP-CS-5, CP-CS-6, CP-CS-7, CP-CS-9, CP-CS-9Q, CP-CS-10, CP-CS-12, CP-CS-14, CP-CS-16, CP-CS-20, CP-CS-24</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PLA Cold Cups </x:t>
+  </x:si>
+  <x:si>
+    <x:t>RD-CS-8, RD-CS-12, RD-CS-16, RD-CS-24, RD-CS-32, RD-CS-48, RD-CS-64, DC-CS-8, DC-CS-12, DC-CS-16, DC-CS-24, DC-CS-32</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Deli Containers - DC requires use of green compostable sticker </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SP-CS-3, SP-CS-WH, FO-PS-6L, FO-PS-6, FO-PS-7, KN-PS-6L, KN-PS-6, SP-PS-6L, SP-PS-6, SP-PS-7, SO-PS-B, SO-PS-7B, SP-TP-AS, RK-PS-B, FO-PS-I, AS-PS-FN, AS-PS-SN, KN-PS-I, SP-PS-I, SO-PS-I, RK-PS-I, FO-PS-6DP, SP-PS-6DP, KN-PS-6DP</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">TPLA Cutlery </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BO-NT-42W, BO-PA-12, BO-PA-16, BO-PA-24, BO-PA-32, BO-PA-8, BO-SU-12, BO-SU-16, BO-SU-24, BO-SU-32, BO-SU-8, TO-NT-16T, TO-NT-1W, TO-NT-32T, TO-NT-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">NoTree Bowls </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CU-PA-10, CU-PA-12, CU-PA-16, CU-PA-20, CU-PA-4, CU-PA-6, CU-PA-22C, CU-PA-8, CU-SU-10, CU-SU-12, CU-SU-12C, CU-SU-16, CU-SU-16C, CU-SU-20, CU-SU-22C, CU-SU-4, CU-SU-6, CU-SU-8, CUCP-PA-12-B, CURT-SU-16C</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">NoTree Paper Hot and Cold Cups </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bags</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG-CS-3, BG-CS-13, BG-CS-33, BG-CS-39, BG-CS-45, BG-CS-55, BGRT-CS-33, BGRT-CS-13, BGRT-CS-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Compostable food scrap bags </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CU-PA-8D, CU-PA-12D, CU-PA-16D, CU-PA-20D</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Double wall cups </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portion cups</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FC-NT-55, FC-NT-75, SF-NT-2, SF-NT-4</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">NoTree Portion Cups </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL-CS-24PR, BOL-CS-UBBPR, CTL-CS-3FPR, TRL-CS-10PR, TRL-CS-8PR, SBL-CS-32PR, CPL-CS-2SPR, DCL-CS-12PR, CPL-CS-12PR, CPLCP-CS-12PR-B</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PLA lids with green stripe </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOL-CS-24, BRL-CS-24, BRL-CS-32, BOL-CS-36, BQL-CS-24, CUL-CS-8, CUL-CS-12, CUL-CS-12F, CPL-CS-9, CPL-CS-9F, CPL-CS-12, CPL-CS-12D, CPL-CS-12DP, CPL-CS-12NS, CPL-CS-2S, CPL-CS-12SH, SBL-CS-16, SBL-CS-32, DCL-CS-12, RDL-CS-8, RDL-CS-24, RDL-CS-48, BOL-CS-8, BOL-CS-8D, BOL-CS-12D, BOL-CS-12, CUL-CS-20, CUL-CS-32F, CPL-CS-32, CTL-CS-3, CTL-CS-3F, TRL-CS-8, TRL-CS-8D, TRL-CS-10, TRL-CS-10T, TRL-CS-BB, CPL-CS-2P, CPL-CS-9, CPL-CS-9F, BOL-CS-UBBS, BOL-CS-UBB, BOL-CS-24</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Clear PLA lids - require the addition of a compostable green sticker </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURT-FB-9-LF, CURT-FB-16-LF</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Unlined fiber cups </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forks</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOPS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>718928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>World Centric Compostable Fork, White, 1000 ct</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cup Sleeves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SL-PA-ME, SL-PA-LG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paper sleeve for hot cups</x:t>
+  </x:si>
+  <x:si>
     <x:t>BB17, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>Open Nature, Simply Clean</x:t>
   </x:si>
   <x:si>
-    <x:t>Bags</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>7989320119, 4895207500363, 4895207510102</x:t>
   </x:si>
   <x:si>
     <x:t>ALB-GW15185-25, GW15185- 25, GW15187-12</x:t>
   </x:si>
   <x:si>
     <x:t>Food Scrap Bags - 3gal and 13gal</x:t>
   </x:si>
   <x:si>
     <x:t>Complete Home</x:t>
   </x:si>
   <x:si>
-    <x:t>Mixed Cutlery</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>049022516311</x:t>
   </x:si>
   <x:si>
     <x:t>WG-GW15883-24</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">8 pcs Forks, knives, and Spoons 24ct </x:t>
   </x:si>
   <x:si>
     <x:t>Open Nature</x:t>
   </x:si>
   <x:si>
-    <x:t>Cups</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>7989316162</x:t>
   </x:si>
   <x:si>
     <x:t>ALB-GW15670-20</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable PLA Cold Cups 12oz. 20ct</x:t>
   </x:si>
   <x:si>
+    <x:t>Georgia Pacific Consumer Products LP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra® Smartstock® Series T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731974150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUSSCF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra® Smartstock® Series T Compostable Plastic Fork Refill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spoons</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731974174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUSSCT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra® Smartstock® Series T Compostable Plastic Teaspoon Refill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731974167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUSSCK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra® Smartstock® Series T Compostable Plastic Knife Refill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra® Smartstock® Series O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731972972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSCK71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra® Smartstock® Series O Compostable Plastic Knife Refill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731972965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSCS71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra® Smartstock® Series O Compostable Plastic Spoon Refill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731972989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSCF71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra® Smartstock® Series O Compostable Plastic Fork Refill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra®</x:t>
+  </x:si>
+  <x:si>
+    <x:t>042000150774, 042000166263, 042000166225, 042000154123, 042000158107, 042000154147, 042000162234, 042000162210, 078731980960, 078731980984, 042000154123, 078731912954, 078731912954, 078731875082, 078731979780, 078731979780, 042000166461, 042000164191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15293/23, 16626/23, 16622/23, 15259/23, 15810/23, 15414/23, 16223/23, 16221/23, SX34BS94Z23, SX34B94WIP/23, 15259/43, SX20C135Z23, SX20C135MZ23, S12C175Z23, SX34BC94Z23, SX34BC94WIP/23, 16646/84, 16419/24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra® Compostable Bowls</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731961983, 042000166737, 042000154123, 042000163682, 078731940315, 078731980298, 078731912190, 078731940285, 078731953315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S12BJ175Z24, 16673/94, 15259/94, 16368/84, SXB12WS, SX12PATH, SXB12W, SX20PATH, SX20BJ108Z24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>042000159517, 042000160469, 042000166300, 042000154161, 042000154208, 042000165259, 042000166133, 042000166287, 078731954404, 042000157346, 042000165860, 042000160469, 042000165860, 042000158053, 042000158039, 042000159692, 042000153966, 042000154291, 042000164979, 042000162173, 042000162197, 042000158121, 078731960603, 042000166195, 042000154208, 042000154208, 042000154208, 078731968166, 078731969880, 078731888389, 078731888389, 078731983190, 078731983374, 078731968166, 042000166447, 042000166485, 042000166577, 042000158039, 042000158039, 078731977779, 078731953339, 078731957788, 042000166690, 042000166713, 042000158039, 042000163736, 042000157070, 042000163705, 078731940681, 078731778574, 078731940711, 078731778642, 078731984579, 078731984593, 078731984630, 078731984616, 078731984302, 042000158039, 078731983794, 078731940308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15951/23, 16046/23, 16630/23, 15416/43, 15420/43, 16525/23, 16613/23, 16628/23, US10SAM186Z23, 15734/23, 165865WIP23, 16589/43, 165865Z23, 15805/23, 15803/23, 15969/23, 15396/23, 15429/23, 16497/23, 16217/23, 16219/23, 15812/23, US7BJ300Z24, 16619/23, 15470/23, 15781/23, 15420/23, US10C186Z23, US10C186MZ23, US7C300Z23, US7C300MZ23, US9C240Z23, US9C240MZ23, US10C186WIP23, 16644/84, 16648/84, 16657/84, 15803/84, 16639/84, US12PLC75Z23, US10BJ154Z24, US9BJ220Z24, 16669/94, 16671/94, 15803/94, 16373/84, 15707/84, 16370/84, SXP10PATH, SXP10W, SXP9PATH, SXP9W, SXP7W, SXP7PATH, SX12PLPATH, SX12PLW, US10DDC115Z23, 16677/94, SX9PLW, SX9PLPATH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra® Compostable Plates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Value</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194346114177, 194346114184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16339/23, 16197/23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Value Compostable Plates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member's Mark</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078742288383, 078742288390, 078742267142, 078742267142, 078742196350, 078742196350, 078742267135, 078742196350, 078742267142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78449423, 78224623, 78455123, 78455023, 78435423, 78435523, 78487123, 78435423WIP/99, 78455023WIP/99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Member's Mark Compostable Plates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirkland Signature</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196633948441, 196633948441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1186024, 1187024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kirkland Signature Paper Towels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie®</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731602480, 078731601872, 078731021823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>702622WNP6, 709902WNP9, WNP9OD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie® Uncoated Paper Plates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N/A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra® F700 Disposable Foodservice Towel (Wiper)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EarthPlus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9908101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco EarthPlus Compostable Flax Wiper Towel (Wiper)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731983237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANFBAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXIE® 100% BAMBOO FORK CUTLERY BY GP PRO (GEORGIA-PACIFIC) 1000 PER CASE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731983213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANKBAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXIE® 100% BAMBOO KNIFE CUTLERY BY GP PRO (GEORGIA-PACIFIC) 1000 PER CASE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731983251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANSBAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXIE® 100% BAMBOO SPOON CUTLERY BY GP PRO (GEORGIA-PACIFIC) 1000 PER CASE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731983299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYFBAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXIE® CUTLERY BAMBOO FORK BY GP PRO (GEORGIA-PACIFIC) 1000 PER CASE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731983336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYKBAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXIE® CUTLERY BAMBOO KNIFE BY GP PRO (GEORGIA-PACIFIC) 1000 PER CASE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731983350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYSBAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXIE® CUTLERY BAMBOO SPOON BY GP PRO (GEORGIA-PACIFIC) 1000 PER CASE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra® Smartstock®</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cPLA cutlery liner bag packaging</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196633948441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1186023, 1187023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42000154208, 42000157155, 42000157360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16685/01</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DIXIE ULTRA® &amp; DIXIE® COMPOSTABLE 10 INCH PAPER PLATES AND DIXIE ULTRA® 20 OUNCE PAPER BOWLS MIXED PALLET
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42000158039, 42000158039, 42000158039, 42000167109, 42000167123, 42000167314, 42000158039, 42000164016, 42000164092, 42000164054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16678/94, 15804/85, 16639/85, 16710/85, 16712/85, 16731/85, 15803/85, 16401/95, 16409/95, 16405/95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra Compostable Plates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42000167222, 42000154123, 42000164078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16722/85, 15259/85, 16407/95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra Compostable Bowls</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42000162067, 42000161893, 42000162111, 42000162333, 42000153010, 42000144445, 42000151238, 42000159449, 42000151320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16206/24, 16189/24, 16211/24, 16233/24, 15301/19, 14444/44, 15123/44, 15944/24, 15255/24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie® Compostable Plates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42000162371, 42000162357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16237/24, 16416/24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Compostable Bowls</x:t>
+  </x:si>
+  <x:si>
+    <x:t>042000165938, 042000165952, 042000140386, 042000159814, 042000151344, 078731961983, 078731981073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16593/24, 16595/24, 16418/24, 15981/24, 16415/24, S12BJ175Z24, UXB12WS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie® Compostable Bowls</x:t>
+  </x:si>
+  <x:si>
+    <x:t>042000165815, 042000157155, 042000144445, 042000157179, 042000140225, 042000151238, 042000165976, 042000166072, 042000165990, 042000151214, 042000157360, 042000151320, 042000166096, 042000165150, 042000165679, 042000152051, 042000165136, 042000166010, 042000165235, 042000157407, 042000165303, 042000165174, 042000159449, 042000159487, 042000166621, 078731981592, 078731940346, 078731972927, 078731982414, 078731940360, 078731940384, 078731985156, 078731940353, 078731977779, 042000166034, 042000157360, 042000166058, 078731940377, 042000162333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16581/24, 15715/24, 14444/24, 15717/24, 14022/24, 15123/54, 16597/24, 16607/24, 16599/24, 15289/24, 15736/24, 15255/24, 16609/24, 16515/24, 16567/24, 15205/24, 16513/24, 16601/24, 16523/44, 15740/24, 16530/24, 16517/24, 15944/24, 15948/24, 16662/24, UX10WH, UX7PATH, UX7WH, UX9P300, UX9PATH, UX9WS, UX9W, UX7WS, US12PLC75Z94, 16603/24, 16659/24, 16605/24, UX9PATHPB, 16233/24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Basic®</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078731959775, 078731979988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DBP09W, DBP09CO24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Basic® Compostable Plates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US10DDC115Z23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXIE ULTRA® COMPOSTABLE 10 INCH DEEP DISH PLATES, 115 COUNT</x:t>
+  </x:si>
+  <x:si>
     <x:t>Eco-Products</x:t>
   </x:si>
   <x:si>
-    <x:t>Clam shells</x:t>
+    <x:t xml:space="preserve">Eco Products </x:t>
+  </x:si>
+  <x:si>
+    <x:t>00644632017465, 00644632017472, 00644632017489, 00644632017649, 00644632017656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EP-S011-WGN, EP-S012-WGN, EP-S013-WGN, EP-S014-WGN, EP-S017-WGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plantware Cutlery</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00644632015027, 00644632015034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EP-SH2-CPKGN, EP-SH3-CPKGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sushi Trays</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Monogram (made by Eco Products) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>50758108419921, 50758108419891, 50758108419884, 50758108419877, 50758108582595, 50758108419969, 50758108419914, 50758108583011</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">338514, 338528, 338515, 338516, 797826, 338527, 338512, 810355, </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Cold cups and hot cups for Monogram (US Foods Program) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>50758108419860, 50758108763222, 50758108419853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338518, 780334, 338530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monogram (US Foods Program) cold cup and hot cup lids</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50758108419808, 50758108419822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338508, 338532</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Clear PLA clamshells for Monogram (US Foods program) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>50758108583035, 50758108583042, 50758108582571, 00644632018363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>810564, 810584, 797545, EP-CCI3GN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soup containers for Monogram (US Foods Program) 
+EP-CCI3GN- Veridian™ Renewable and Compostable Cup Insert, Clear - 3oz.Green</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Straws (unwrapped)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00644632012026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EP-STPHA513</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Renewable &amp; Compostable 5.5" Beige Unwrapped PHA Straws
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00644632012040, 00644632012064, 00644632018929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EP-STPHA775, EP-STPHA1025, EP-ST990-GS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EP-STPHA775 Renewable &amp; Compostable 7.5" Beige Wrapped PHA Straws
+EP-STPHA1025 -Renewable &amp; Compostable 10.25" Beige Wrapped PHA Straws
+EP-ST990-GS -9.50" GreenStripe Clear  Wrapped Straws</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00644632014785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EP-ECOLIDSGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Lid for squat bowls </x:t>
+  </x:si>
+  <x:si>
+    <x:t>00644632017854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EP-S017BEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beige 7" fork</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00644632017281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EP-S015G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cutlery kit 6" in green</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00644632017311, 00644632017328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EP-S013BEI, EP-S014BEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spoon and soup spoon in beige</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00644632017298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EP-S012BEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Fork in beige </x:t>
+  </x:si>
+  <x:si>
+    <x:t>00644632017304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EP-S011BEI</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Knife in beige </x:t>
+  </x:si>
+  <x:si>
+    <x:t>00644632014761, 00644632015706
+00644632017366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EP-DLCCGN, EP-DLCC-NHGN
+EP-FLCC-22GN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Domed lid PLA in green (hole and no hole version)
+Flat lid for paper cups </x:t>
   </x:si>
   <x:si>
     <x:t>00644632014983, 00644632014990, 00644632015010</x:t>
   </x:si>
   <x:si>
     <x:t>EP-LC6GN, EP-LC81GN, EP-LC96GN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">6x6in PLA Clamshell, 8x8in PLA 1-Cmpt Clamshell, 9x6in PLA Clamshell, BPI logo and Compostable embossed on product, all tinted green. (3 skus) </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Eco Products </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Containers (with lids)</x:t>
   </x:si>
   <x:si>
     <x:t>00644632014563, 00644632014570, 00644632014587, 00644632014594, 00644632018059, 00644632014600, 00644632014679, 00644632014686, 00644632014693, 00644632014709</x:t>
   </x:si>
   <x:si>
     <x:t>EP-RC12GN, EP-RC16GN, EP-RC24GN, EP-RC32GN, EP-RC64GN-Z01809, EP-RC48GN, EP-SB18GN, EP-SB24GN, EP-SB32GN, EP-SB48GN</x:t>
   </x:si>
   <x:si>
     <x:t>Rectangle Delis,  salad bowls (9 skus)   BPI logo and Compostable embossed on product, all tinted green.</x:t>
   </x:si>
   <x:si>
     <x:t>Eco Products</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Portion cups</x:t>
   </x:si>
   <x:si>
     <x:t>00644632015683, 00644632014532, 00644632014549, 00644632014556, 00644632014846, 00644632015690, 00644632014662, 00644632016413, 00644632014631, 00644632014648, 00644632017632, 00644632017472</x:t>
   </x:si>
   <x:si>
     <x:t>EP-PC100GN, EP-PC200GN, EP-PC300GN, EP-PC400GN, EP-PC100LIDGN, EP-PCLIDGN
 EP-RDP8GN, EP, RDP12GN, EP-RDP16GN, EP-RDP32GN, EP-SCR9LIDPGN, EP-SCS9SLIDGN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Portion cups (6 skus)  and round deli containers (4) BPI logo and Compostable embossed on product, all tinted green. Other WorldView lids. </x:t>
   </x:si>
   <x:si>
-    <x:t>Other food service product</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>00644632017632, 00644632017472, 00644632014730, 00644632014761, 00644632014778, 00644632014785, 00644632014792, 00644632014808, 00644632014815, 00644632014822, 00644632014839, 00644632014877, 00644632014884, 00644632014891, 00644632015706</x:t>
   </x:si>
   <x:si>
     <x:t>EP-SCR9LIDPGN, EP-SCS9SLIDGN, EP-BLLIDGN, EP-DLCCGN, EP-ECOLID-8GN, EP-ECOLIDSGN, EP-ECOLID-SPLGN, EP-ECOLID-SPSGN, EP-ECOLID-WGN, EP-FLCCGN, EP-FLCSGN, EP-RDPLIDGN, EP-SCRC24LIDPGN, EP-SCS5LIDGN, EP-DLCC-NHGN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lids for hot cups/soup cups, container lids. BPI logo and Compostable embossed on product, all tinted green. (13 skus) </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Containers (no lids)</x:t>
   </x:si>
   <x:si>
     <x:t>00644632926736, 00644632926743, 00644632926750</x:t>
   </x:si>
   <x:si>
     <x:t>EP-BSC8-GS, EP-BSC12-GS, EP-BSC16-GS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Paper food containers. Greenstripe brand and has stripe on container. BPI logo and Compostable embossed on product. (3 skus) </x:t>
   </x:si>
   <x:si>
     <x:t>00644632015058, 00644632015065, 00644632015072</x:t>
   </x:si>
   <x:si>
     <x:t>EP-CE6FKGN, EP-CE6KNGN, EP-CE6SPGN</x:t>
   </x:si>
   <x:si>
     <x:t>Cutlerease line cutlery (fork, knife, spoon) made for Cutlerease tower. BPI logo and Compostable embossed on product, all tinted green. (3 skus)</x:t>
   </x:si>
   <x:si>
     <x:t>Steeped Coffee</x:t>
   </x:si>
   <x:si>
     <x:t>Whole Foods Market</x:t>
   </x:si>
   <x:si>
     <x:t>Food Wrap</x:t>
   </x:si>
   <x:si>
     <x:t>099482511333
 099482511326</x:t>
   </x:si>
   <x:si>
     <x:t>WFM-06M-DRK -120-ORG-FT-NY
 WFM-06M-DRK -120-ORG-F</x:t>
   </x:si>
   <x:si>
     <x:t>Organic Steeped Coffee Single Serve Bags Medium and Dark Roast</x:t>
   </x:si>
   <x:si>
-    <x:t>Georgia Pacific Consumer Products LP</x:t>
-[...125 lines deleted...]
-    <x:t>Member's Mark Compostable Plates</x:t>
+    <x:t>Northwest Napkin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northwest Napkin, Evergreen Compostable, Green Mountain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>749531998317, 749531998324, 749531998331, 749531998348, 749531998355, 749531998362, 749531998430, 749531998447, 749531998454, 749531998461, 749531998478, 749531998485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HC8ECOMP, HC10ECOMP, HC12ECOMP, HC16ECOMP, HC20ECOMP, HC24ECOMP, HC8GMR3, HC10GMR3, HC12GMR3, HC16GMR3, HC20GMR3, HC24GMR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>white cup with green trees/mountains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>749531998768, 749531998744, 749531998775, 749531998720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCLDCW8, HCLDGMR8, HCLDCW16, HCLDGMR16</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">compostable lid </x:t>
   </x:si>
   <x:si>
     <x:t>Inno-Pak, LLC</x:t>
   </x:si>
   <x:si>
+    <x:t>Stalk Market</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855011007, 812855011014, 812855011021, 812855011724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLA-DR8-A, PLA-DR12-A, PLA-DR16-A, PLA-DR32-A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All deli containers are: BPI-certified and CMA-accepted commercially compostable (Facilities may not exist in all areas), Inner PLA lining, Free of intentionally-added PFAS, Artwork contains green striping, the word compostable, the FTC qualifier, and third party certification along with embossment on the bottom.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoSystems</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">40727351801404, 40727351801459, 40727351801497, 40727351801534, 40727351801572, </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ECOTB1K-PLA, ECOTB2K-PLA, ECOTB3K-PLA, ECOTB4K-PLA, ECOTB8K-PLA, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>All takeout boxes are: BPI-certified and CMA-accepted commercially compostable (Facilities may not exist in all areas), Made from 100% recycled paperboard, including at least 95% post-consumer recycled content, Inner PLA lining, Free of intentionally-added PFAS, Artwork contains brown striping, the word compostable, the FTC qualifier, and third party certification.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco EarthPlus Compostable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10889356030742, 10889356030766, 10889356030780, 10889356030797, 10889356030803</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">7108898, 7108900, 7108902, 7108903, 7108904, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Whole Foods</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">842644085025, 842644085032, 842644085049, </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">195531671, 197228851, 190623764, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>All takeout boxes are: BPI-certified and CMA-accepted commercially compostable (Facilities may not exist in all areas), Made from 100% recycled paperboard, including at least 95% post-consumer recycled content, Inner PLA lining, Free of intentionally-added PFAS, Artwork contains green striping, the word compostable, the FTC qualifier, and third party certification.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Planet+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010420, 812855010437, 812855010444, 812855010451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLC-8-DW, PLC-12-DW, PLC-16-DW, PLC-20-DW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All double wall cups are: BPI-certified and CMA-accepted commercially compostable (Facilities may not exist in all areas), Inner PLA lining, Free of intentionally-added PFAS, Artwork contains green striping, the word compostable, the FTC qualifier, and third party certification.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010154, 184462000867, 84255010697, 184462000058, 184462000065, 184462000072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLC-4, PLC-8, PLC-10, PLC-12, PLC-16, PLC-20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All single wall cups are: BPI-certified and CMA-accepted commercially compostable (Facilities may not exist in all areas), Inner PLA lining, Free of intentionally-added PFAS, Artwork contains green striping, the word compostable, the FTC qualifier, and third party certification.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855011816, 812855016080, 184462000669, 184462000676, 184462000683, 184462000690, 184462000706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLA-5, PLA-7, PLA-9, PLA-12, PLA-16, PLA-20, PLA-24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All cups are: BPI-certified and CMA-accepted commercially compostable (Facilities may not exist in all areas), Inner PLA lining, Free of intentionally-added PFAS, Artwork contains green striping, the word compostable, the FTC qualifier, and third party certification along with embossment on the bottom.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>842644086237, 842644086244, 842644086251, 842644086268, 842644086275, 842644086282, 842644086220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPLA-001-GR, CPLA-002-GR, CPLA-003-GR, CPLA-005-GR, CPLA-001-INV-GR, CPLA-002-INV-GR, CPLA-003-INV-GR, CPLA-003-O-SAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>All Green and Brown CPLA Cutlery Is: BPI-certified commercially compostable (Facilities may not exist in all areas), Free of intentionally-added PFAS, Embossed with the word compostable, the FTC qualifier, and third party certification. All wrappers on individually wrapped cutlery are: BPI-certified commercially compostable (Facilities may not exist in all areas), Free of intentionally-added PFAS, Artwork contains green striping, the word compostable, the FTC qualifier, and third party certification.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Stalk Market INNOBOX</x:t>
   </x:si>
   <x:si>
-    <x:t>Boxes (Food)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>842644071448, 842644071783, 842644071479, 842644071455, 842644071462</x:t>
   </x:si>
   <x:si>
     <x:t>196151743, 191619813, 194475091, 194503177, 193408012</x:t>
   </x:si>
   <x:si>
     <x:t>All takeout boxes are: BPI-certified and CMA-accepted commercially compostable (Facilities may not exist in all areas), Made from 100% recycled paperboard, including at least 94% post-consumer recycled content, Inner PLA lining, Free of intentionally-added PFAS, Artwork contains green striping, the word compostable, the FTC qualifier, and third party certification.</x:t>
   </x:si>
   <x:si>
-    <x:t>Planet+</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>812855010000, 812855010017, 812855010024, 812855010031</x:t>
   </x:si>
   <x:si>
     <x:t>PLFC-8, PLFC-12, PLFC-16, PLFC-32</x:t>
   </x:si>
   <x:si>
     <x:t>All cups are: BPI-certified and CMA-accepted commercially compostable (Facilities may not exist in all areas), Inner PLA lining, Free of intentionally-added PFAS, Artwork contains green striping, the word compostable, the FTC qualifier, and third party certification.</x:t>
   </x:si>
   <x:si>
-    <x:t>Lids (for food containers)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>812855011939, 812855011922</x:t>
   </x:si>
   <x:si>
     <x:t>P-LID-PLA-8, P-LID-PLA</x:t>
   </x:si>
   <x:si>
     <x:t>All paper lids are: BPI-certified and CMA-accepted commercially compostable (Facilities may not exist in all areas), PLA lining, Free of intentionally-added PFAS, Artwork contains green striping, the word compostable, the FTC qualifier, and third party certification.</x:t>
   </x:si>
   <x:si>
     <x:t>Sustainable Agave Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>The Sustainable Agave Company</x:t>
   </x:si>
   <x:si>
-    <x:t>Straws (unwrapped)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>NFST1256UNW</x:t>
   </x:si>
   <x:si>
     <x:t>07503037119767</x:t>
   </x:si>
   <x:si>
     <x:t>5" Regular Compostable Agave Straws (Unwrapped) 8000 count</x:t>
   </x:si>
   <x:si>
     <x:t>NFST6125BRD</x:t>
   </x:si>
   <x:si>
     <x:t>07500464745262</x:t>
   </x:si>
   <x:si>
     <x:t>5" Regular Compostable Agave Straws (Branded) 4500 count</x:t>
   </x:si>
   <x:si>
     <x:t>NFST216BRD</x:t>
   </x:si>
   <x:si>
     <x:t>07500464745279</x:t>
   </x:si>
   <x:si>
     <x:t>8" Regular Compostable Agave Straws (Branded) 5000 count</x:t>
@@ -425,197 +1066,111 @@
   <x:si>
     <x:t>07503037119774</x:t>
   </x:si>
   <x:si>
     <x:t>8" Regular Compostable Agave Straws (Unwrapped) 5000 count</x:t>
   </x:si>
   <x:si>
     <x:t>NFST219UNW</x:t>
   </x:si>
   <x:si>
     <x:t>07503037119781</x:t>
   </x:si>
   <x:si>
     <x:t>8" Jumbo Compostable Agave Straws (Unwrapped) 5000 count</x:t>
   </x:si>
   <x:si>
     <x:t>NFST219BRD</x:t>
   </x:si>
   <x:si>
     <x:t>07500464745231</x:t>
   </x:si>
   <x:si>
     <x:t>8" Jumbo Compostable Agave Straws (Branded) 5000 count</x:t>
   </x:si>
   <x:si>
-    <x:t>812855010420, 812855010437, 812855010444, 812855010451</x:t>
-[...92 lines deleted...]
-    <x:t>All takeout boxes are: BPI-certified and CMA-accepted commercially compostable (Facilities may not exist in all areas), Made from 100% recycled paperboard, including at least 95% post-consumer recycled content, Inner PLA lining, Free of intentionally-added PFAS, Artwork contains green striping, the word compostable, the FTC qualifier, and third party certification.</x:t>
+    <x:t>Earth Plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRNFS1256BRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7228902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5” Regular Compostable Agave Brown Straws (Branded) 2000 count</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRNFST216BRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7228904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8” Regular Compostable Agave Brown Straws (Branded) 2000 count</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRNFST219BRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7228905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8” Jumbo Compostable Agave Brown Straws (Branded) 2000 count</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRNFS1256UNW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7266603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5” Regular Compostable Agave Brown Straws (Unwrapped) 2000 count</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRNFST216UNW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7291105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8” Regular Compostable Agave Brown Straws (Unwrapped) 2000 count</x:t>
   </x:si>
   <x:si>
     <x:t>Line Modern LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Up&amp;Up</x:t>
   </x:si>
   <x:si>
     <x:t>085239298213</x:t>
   </x:si>
   <x:si>
     <x:t>253-05-0066</x:t>
   </x:si>
   <x:si>
     <x:t>8-inch length, 0.25-inch diameter</x:t>
-  </x:si>
-[...36 lines deleted...]
-    <x:t xml:space="preserve">Unbleached bagasse containers </x:t>
   </x:si>
   <x:si>
     <x:t>Republic Bag</x:t>
   </x:si>
   <x:si>
     <x:t>Code Green</x:t>
   </x:si>
   <x:si>
     <x:t>COMPOS-33-085, COMPOS-33-120, COMPOS-37-085, COMPOS-37-120, COMPOS-3039-120, COMPOS-3448-110, COMPOS-46-100, COMPOS-46-120, COMPOS-48-120, COMPOS-45-100, arcomm2433, arcomm3037, arcomm3039, arcomm3339, arcomm3339150, arcomm3448, arcomm4048100, arcomm4048, arcom4248, arcomm4760, arcomm424880, arcomm4348</x:t>
   </x:si>
   <x:si>
     <x:t>Code Green Compostable Bags</x:t>
   </x:si>
   <x:si>
     <x:t>Natur-Tec</x:t>
   </x:si>
   <x:si>
     <x:t>Natur-Bag</x:t>
   </x:si>
   <x:si>
     <x:t>00893625001268</x:t>
   </x:si>
   <x:si>
     <x:t>NT1025-X-00009</x:t>
   </x:si>
@@ -896,216 +1451,119 @@
     <x:t>850058713052</x:t>
   </x:si>
   <x:si>
     <x:t>NT1095-X-00003-6ea</x:t>
   </x:si>
   <x:si>
     <x:t>Crown Poly, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Pull-N-Pak</x:t>
   </x:si>
   <x:si>
     <x:t>6 06988 61017 2
 6 06988 61004 2
 6 06988 61008 0</x:t>
   </x:si>
   <x:si>
     <x:t>61017
 61004
 61008</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable produce bags</x:t>
   </x:si>
   <x:si>
-    <x:t>Dixie®</x:t>
-[...73 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Huhtamaki </x:t>
   </x:si>
   <x:si>
     <x:t>96836A, 96837A, and 96838A</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLA cutlery items </x:t>
   </x:si>
   <x:si>
     <x:t>96852A</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLA straw </x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Chinet </x:t>
+  </x:si>
+  <x:si>
+    <x:t>96854</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Chinet Compostable Straws </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prod Number Master
+21225
+21272
+25774
+25982
+26</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Molded fiber items compostable items. Adding this to the list to be compliant with HB2301 </x:t>
+  </x:si>
+  <x:si>
     <x:t>Graphic Packaging International, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>ecotainer</x:t>
   </x:si>
   <x:si>
+    <x:t>794297950895, 794297950901, 794297950932, 794297950949, 794297950956, 794297957870, 794297957887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHRDE-8, LHRDE-16, LFRFHE-12, LFTFHE-16, LFRFHE-32, LCRSEG-22, LCRSEG-32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ecotainer - BPI Certified commercially compostable single use foodservice products</x:t>
+  </x:si>
+  <x:si>
     <x:t>794297951090, 794297951106, 794297951113, 794297951120, 794297951137, 794297951144, 794297951151, 794297950963, 794297950970, 794297950987, 794297950994, 794297951007, 794297951014, 794297951021, 794297951038, 794297951045, 794297951052, 794297956934, 794297956941, 794297956958, 794297956965</x:t>
   </x:si>
   <x:si>
     <x:t>SMRE-4, SMRE-8, SMME-10, SWME-10, SMRE-12, SMRE-16, SMRE-20, DMSE-12, DMRE-16, DMRE-22, DMRE-32</x:t>
   </x:si>
   <x:si>
-    <x:t>ecotainer - BPI Certified commercially compostable single use foodservice products</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>794297951069, 794297951076, 794297951083, 794297951175</x:t>
   </x:si>
   <x:si>
     <x:t>DFRE-8, DFRE-12, DFSE-16, DFRE-32</x:t>
   </x:si>
   <x:si>
     <x:t>Heritage Bag</x:t>
   </x:si>
   <x:si>
     <x:t>BioTuf</x:t>
   </x:si>
   <x:si>
     <x:t>compostable can liner</x:t>
-  </x:si>
-[...46 lines deleted...]
-    <x:t xml:space="preserve">Chinet Compostable Straws </x:t>
   </x:si>
   <x:si>
     <x:t>Repurpose Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>855995003761, 850006581344, 855995003785, 810148080204, 810148080211</x:t>
   </x:si>
   <x:si>
     <x:t>RPR.TRS325, RPR.TRS350, RPR.TRS1312, RPR.TRS3100.PK1, RPR.TRS1375.PK1</x:t>
   </x:si>
   <x:si>
     <x:t>3 Gallon Compostable Bin Bags, BPI Certified, CMA Certified, TUV Home Certified - Green - 25 count
 13 Gallon Compostable Bin Bags, BPI Certified, CMA Certified, TUV Home Certified - Green - 12 Count
 3 Gallon Compostable Bin Bags, BPI Certified, CMA Certified, TUV Home Certified - Green - 50 Count
 3 Gallon Compostable Bin Bags, BPI Certified, CMA Certified, TUV Home Certified - Green - 100 Count
 13 Gallon Compostable Bin Bags, BPI Certified, CMA Certified, TUV Home Certified - Green - 75 Count</x:t>
   </x:si>
   <x:si>
     <x:t>855995003570, 850006581276</x:t>
   </x:si>
   <x:si>
     <x:t>RPR.STR50, RP.STR7.75x0.276, RP.STR7.75x0.216, RP.STR6x0.137, RP.STR10x0.276, RP.STR10x0.216, B0BDMZP5TZ</x:t>
   </x:si>
   <x:si>
     <x:t>Various length Compostable Straws - BPI Certified, TUV Home Certified</x:t>
@@ -1154,751 +1612,493 @@
   <x:si>
     <x:t>Hefty Diamond</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">0 13700 90225 3, 0 19700 64119 2, 0 13700 90225 3, 0 19700 64119 2, 0 13700 90225 3, 0 13700 90225 3, 0 19700 64119 2, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Hefty Diamond 8-3/4” Plate 75/225ct, Hefty Diamond 10-5/8” Plate 80/150ct, Hefty Diamond 8 3/4" Plate 75/225ct, Hefty Diamond 10.125” Plate 80/150ct, Hefty Diamond 8.7” Plate 75/225ct, Hefty Diamond 8.7” Plate 75/225ct, Hefty Diamond 10.25” Plate 80/150ct, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">0 13700 71625 6, 0 13700 10714 6, 0 13700 41964 5, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Hefty ECOSAVE 16oz Bowl 12/25ct, Hefty ECOSAVE 16oz Bowl 4/25ct, Hefty ECOSAVE 28 oz. Large Bowl 12/15ct, </x:t>
   </x:si>
   <x:si>
     <x:t>Containers (hinged)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">0 13700 67286 6, 0 13700 50160 9, 0 13700 13892 8, 0 13700 74999 5, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Hefty ECOSAVE 6" Sandwich HLC 100ct, Hefty ECOSAVE Hoagie HLC 75ct, Hefty ECOSAVE 9x9 1-comp HLC 50ct, Hefty ECOSAVE 9x9 3-comp HLC 50ct, </x:t>
   </x:si>
   <x:si>
-    <x:t>0 13700 57832 8</x:t>
+    <x:t>0 13700 57832 8, 013700459108</x:t>
   </x:si>
   <x:si>
     <x:t>Hefty ECOSAVE Assorted Cutlery 8/24ct</x:t>
   </x:si>
   <x:si>
     <x:t>0 13700 17941 9</x:t>
   </x:si>
   <x:si>
     <x:t>Hefty ECOSAVE Paper Straws 12/50ct</x:t>
   </x:si>
   <x:si>
     <x:t>BPI and CMA certified</x:t>
   </x:si>
   <x:si>
     <x:t>Hefty</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">013700854712, 013700365324, </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Hefty Compost 2.6G FT 12/20ct .64mil, Hefty Compost 33G Smooth FT 1mil 12/10ct, </x:t>
   </x:si>
   <x:si>
     <x:t>Waste Bags, BPI Certified</x:t>
   </x:si>
   <x:si>
     <x:t>013700114250, 013700942075</x:t>
   </x:si>
   <x:si>
     <x:t>Hefty Compostable Press to Close Food Bags, Sandwich, Hefty Compostable Press to Close Food Bags, Quart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reynold's Kitchens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other sheet film product</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010900743310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010900760010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unbleached parchment paper</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013700825729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hefty ECOSAVE Fork/Spoon Combo, 4/96ct</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013700728143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013700378874</x:t>
   </x:si>
   <x:si>
     <x:t>HOUNDSCOOP LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Earth Earnest®</x:t>
   </x:si>
   <x:si>
     <x:t>857578007098
 857578007104
 857578007111
 85757800</x:t>
   </x:si>
   <x:si>
     <x:t>EE-03-250C 
 EE-10-20-13240 
 EE-10-20-23180 
 EE-</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable Can Liners</x:t>
   </x:si>
   <x:si>
     <x:t>Pactiv Evergreen</x:t>
   </x:si>
   <x:si>
     <x:t>Greenware</x:t>
   </x:si>
   <x:si>
     <x:t>49202847259</x:t>
   </x:si>
   <x:si>
     <x:t>950922001, 9509220.01, GC7SP</x:t>
   </x:si>
   <x:si>
     <x:t>GC7 GREENWARE STOCK PRINT 1000/CS</x:t>
   </x:si>
   <x:si>
+    <x:t>49202847266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>950922101, GC9OFSP, 9509221.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC9OF GREENWARE STOCK PRINT 1000/CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202847273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>950922201, 9509222.01, GC10SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC10 GREENWARE STOCK PRINT 1000/CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202847280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>950922301, 9509223.01, GC1214SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC1214 GREENWARE STOCK PRINT 1000/CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202847297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>950922401, 9509224.01, GC12SSP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC12S NT GREENWARE STOCK PRINT 1000/CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202847303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>950922501, 9509225.01, GC16TSP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC16T STOCK GREENWARE 1000/CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202847310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>950922601, 9509226.01, GC16SSP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC16S GREENWARE STOCK PRINT 1000/CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202847327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>950922701, 9509227.01, GC20SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC20 GREENWARE STOCK PRINT 1000/CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202847334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>950922801, 9509228.01, GC24SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC24 GREENWARE STOCK PRINT 600/CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202875085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC32TSP01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC32T GREENWARE STOCK PRINT 300/CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202847358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>950931201, 9509312.01, GPC200SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPC200 GREENWARE STOCK PRINT 2000/CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202847365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>950931301, 9509313.01, GPC325SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPC325 GREENWARE STOCK PRINT 2000/CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202847372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>950931401, 9509314.01, GPC400SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPC400 GREENWARE STOCK PRINT 2000/CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202883509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC7SP01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202883516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC9OFSP01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202883523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC10SP01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202883547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC1214SP01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202883530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC12SSP01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202883561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC16TSP01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202883554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC16SSP01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202883578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC20SP01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202883585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GC24SP01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202886456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPC200SP01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202886463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPC325SP01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49202886470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPC400SP01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Earthchoice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10795597229008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHSC32ECD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EarthChoice 32 oz PLA Paper Soup Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16194117714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHSC8ECDI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8 oz PLA Paper Soup Cup 20/25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16194117721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHSC12ECDI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12 oz PLA Paper Soup Cup 20/25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16194117738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHSC16ECDI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 oz PLA Paper Soup Cup 20/25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10795597226540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPHC8EC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8 oz PLA Paper Hot Cup 20/50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10795597226557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPHC12EC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12 oz PLA Paper Hot Cup 20/50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10795597226564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPHC16EC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16 oz PLA Paper Hot Cup 20/50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10795597229015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPHC20EC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20OZ PLA EARTHCHOICE PAPER CUP</x:t>
+  </x:si>
+  <x:si>
     <x:t>Novolex Holdings LLC</x:t>
   </x:si>
   <x:si>
+    <x:t>Chick Fil A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10072181727929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>472792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chick Fil A Sandwich Wrap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10079594905111, 10079594905128, 10079594905135, 10079594905142, 10079594905159, 10079594905166, 10079594905173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90511, 90512, 90513, 90514, 90515, 90516, 90517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chick Fil A Paper Bag</x:t>
+  </x:si>
+  <x:si>
     <x:t>Duro Bag</x:t>
   </x:si>
   <x:si>
     <x:t>079594184502, 079594184014, 079594184021, 079594184038, 079594184045, 079594184052, 079594184069, 079594184083, 079594184106, 079594184120, 079594184168, 079594184205, 079594184212, 079594184243, 079594184281, 079594510011, 079594510028, 079594510035, 079594510042, 079594510455, 079594510462, 079594510288, 079594510301, 079594510325, 079594510363, 079594510400, 079594510417, 079594510257, 079594510264, 079594702027, 079594702034, 079594702041, 079594702058, 079594702065, 079594702089, 079594702089, 079594702126, 079594702164, 079594702201, 079594702218, 079594702232, 079594702249, 079594710022, 079594710039, 079594710046, 079594710053, 079594710060, 079594710084, 079594710107, 079594710107, 079594710169, 079594710206, 079594710213, 079594710251, 079594710268, 079594180610, 079594136075, 079594180696, 079594136082, 079594136099, 079594180733, 079594180740, 079594800761, 079594800778, 079594800785, 079594800792, 079594812337, 079594810081, 079594810685, 079594800808, 079594800815, 079594800914, 079594844390, 079594812670, 079594812658, 079594811866, 079594800822, 079594811873, 079594800839, 079594800709, 079594800716, 079594840453, 079594714105, 079594800884, 079594450034, 079594136068, 079594180726, 079594710732, 079594412650, 079594888851, 079594881913, 079594192088, 079594192095, 079594136051, 079594400282, 079594400329, 079594400305, 079594400367, 079594400343, 079594400381, 079594149751, 079594149263, 079594149706, 079594148525, 079594148983, 079594148716, 079594149133, 079594149560, 079594149058, 079594149348, 079594148884, 079594148792, 079594149669, 079594149270, 079594148532, 079594148990, 079594148723, 079594149065, 079594149577, 079594149355, 079594148893, 079594148815, 079594870931, 079594783385, 079594870979, 079594871242, 079594874908, 079594871297, 079594875233, 079594871273, 079594871280, 079594874151, 079594871303, 079594871457, 079594871488, 079594868419, 079594816083, 079594845984, 079594846417, 079594882064, 079594867856, 079594872812, 079594846400, 079594846424, 079594879040, 079594867979, 079594859349, 079594867870, 079594879422, 079594685337, 079594685344</x:t>
   </x:si>
   <x:si>
     <x:t>18450, 18401, 18402, 18403, 18404, 18405, 18406, 18408, 18410, 18412, 18416, 18420, 18421, 18424, 18428, 51001, 51002, 51003, 51004, 51045, 51046, 51028, 51030, 51032, 51036, 51040, 51041, 51025, 51026, 70202, 70203, 70204, 70205, 70206, 70208, 70210, 70212, 70216, 70220, 70221, 70223, 70224, 71002, 71003, 71004, 71005, 71006, 71008, 71010, 71012, 71016, 71020, 71021, 71025, 71026, 18061, 13607, 18069, 13608, 13609, 18073, 18074, 80076, 80077, 80078, 80079, 81233, 81008, 81068, 80080, 80081, 80091, 84439, 81267, 81265, 81186, 80082, 81187, 80083, 80070, 80071, 84045, 71410, 80088, 45003, 13606, 18072, 71073, 41265, 88885, 88191, 19208, 19209, 13605, 40028, 40032, 40030, 40036, 40034, 40038, 14975, 14926, 14970, 14852, 14898, 14871, 14913, 14956, 14905, 14934, 14888, 14879, 14966, 14927, 14853, 14899, 14872, 14906, 14957, 14935, 14889, 14881, 87093, 78338, 87097, 87124, 87490, 87129, 87523, 87127, 87128, 87415, 87130, 87145, 87148, 86841, 81608, 84598, 84641, 88206, 86785, 87281, 84640, 84642, 87904, 86797, 85934, 86787, 87942, 68533, 68534</x:t>
   </x:si>
   <x:si>
     <x:t>Duro Paper Bags</x:t>
   </x:si>
   <x:si>
+    <x:t>Frito-Lay, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Off The Eaten Path</x:t>
+  </x:si>
+  <x:si>
+    <x:t>028400647267, 028400206464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>638, 972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glossy Bio Film 2.5 A Food Packaging with Printing, max thickness 92 microns (back seam); 272 micron (bottom seam); and 47 microns (film/wall) [20211102-01]</x:t>
+  </x:si>
+  <x:si>
     <x:t>Better Earth</x:t>
   </x:si>
   <x:si>
-    <x:t>854713006534, 854713006541, 854713006558, 854713006565, 854713006572, 854713006589</x:t>
-[...5 lines deleted...]
-    <x:t>Made from FSC-certified paperboard and lined with bio-based PLA, the Better Earth Hot Cup Collection provides you a sustainable solution in line with your operation's commitment to environmentally responsible foodservice packaging.
+    <x:t>854713006534, 854713006541, 850022633508, 854713006558, 854713006565, 854713006572, 854713006589, 854713006534, 850066662052, 854713006602, 850022633522, 850045841546, 854713006619, 854713006626, 854713006633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE-HC4PLA, BE-HC8PLA, BE-HC8SPLA, BE-HC10PLA, BE-HC12PLA, BE-HC16PLA, BE-HC20PLA, BE-HC24PLA, BE-DWHC4PLA, BE-DWHC8PLA, BE-DWHC8SPLA, BE-DWHC10PLA, BE-DWHC12PLA, BE-DWHC16PLA, BE-DWHC20PLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Made from paperboard and lined with bio-based PLA, the Better Earth Hot Cup Collection provides you a sustainable solution in line with your operation's commitment to environmentally responsible foodservice packaging.
 Key Features:
-Constructed from FSC-certified paperboard and lined with bio-based PLA.
 BPI-certified compostable and compliant to ASTM standards.</x:t>
   </x:si>
   <x:si>
     <x:t>850022633744, 850022633751, 850022633768</x:t>
   </x:si>
   <x:si>
     <x:t>BE-SBB20PLA, BE-SBB30PLA, BE-SBB40PLA</x:t>
   </x:si>
   <x:si>
     <x:t>The Better Earth Square Better Bowl Collection is a larger, sustainable solution for your foodservice needs. Made from bio-based, PLA-lined bamboo paperboard, it's durable, reliable, and compostable in a commercial facility. Its robust 30 or 40oz capacity makes it great for a variety of foods from ramen to salads. The PLA lining can withstand high heat and heavy moisture content food applications. Its low center of gravity makes the Better Bowl Collection great for take-out and delivery.
 Key Features:
 A larger, eco-conscious solution for foodservice.
 Constructed from bio-based PLA-lined bamboo paperboard.
 BPI-certified compostable and compliant to ASTM standards.
 Suitable for diverse foods, from ramen to salads.
 The bio-based PLA lining is resistant to heat and moisture.
 Ideal for take-out and delivery due to its stable structure.</x:t>
   </x:si>
   <x:si>
-    <x:t>854713006664, 850022633539, 854713006671, 854713006688, 854713006695, 854713006701</x:t>
-[...5 lines deleted...]
-    <x:t xml:space="preserve">The Better Earth Compostable Soup Container Collection is perfect for serving a variety of hot soups. Made from FSC-certified paperboard, it provides you with a compostable and sustainable solution in line with your operation's commitment to environmentally responsible foodservice packaging. It can be paired with a PLA-lined, paper food container lid. 
+    <x:t>852916007945, 854713006664, 850022633539, 854713006671, 854713006688, 854713006695, 854713006701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE-SC5PLA, BE-SC8PLA, BE-SC8SPLA, BE-SC12PLA, BE-SC16PLA, BE-SC24PLA, BE-SC32PLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">The Better Earth Compostable Soup Container Collection is perfect for serving a variety of hot soups. Made from paperboard, it provides you with a compostable and sustainable solution in line with your operation's commitment to environmentally responsible foodservice packaging. It can be paired with a PLA-lined, paper food container lid. 
 Key Features:
 Ideal for various soups, sauces, and other hot and cold foods.
-Crafted from FSC-certified paperboard and lined with bio-based PLA.
 BPI-certified compostable and compliant to ASTM standards.
 </x:t>
-  </x:si>
-[...572 lines deleted...]
-    <x:t>Great Value Compostable Spoons</x:t>
   </x:si>
   <x:si>
     <x:t>854713006282, 854713006299, 854713006305, 854713006312</x:t>
   </x:si>
   <x:si>
     <x:t>BE-CKMB, BE-CKMW, BE-CKHB, BE-CKHW</x:t>
   </x:si>
   <x:si>
     <x:t>The Better Earth Cutlery Kit is a complete, convenient, and sustainable option for any food service operation. Each medium-weight cutlery set, featuring a fork, knife, spoon, is made from compostable CPLA. The napkin and wrapper are also compostable. 
 Key Features:
 Made from compostable CPLA, including napkin and wrapper.
 BPI certified, complete, convenient, and sustainable, compliant to ASTM standards.
 Dimensions:
 Length: 6.69"</x:t>
   </x:si>
   <x:si>
     <x:t>854713006183, 854713006121, 854713006152, 854713006213</x:t>
   </x:si>
   <x:si>
     <x:t>BE-FMB-INV, BE-FHB-INV, BE-FHW-INV, BE-FMW-INV</x:t>
   </x:si>
   <x:si>
     <x:t>Enjoy the convenience of our individually wrapped Better Earth Medium and Heavy Weight Fork Collections.
 Key Features:
 Made from CPLA, it's 100% compostable.
@@ -1915,560 +2115,685 @@
   <x:si>
     <x:t>The individually wrapped Better Earth Medium or Heavy Weight Black Knife Collection provides an extra level of hygiene while delivering a superior compostable knife to your customers. Made from compostable bio-based CPLA, it's a testament to our dedication to sustainable solutions in foodservice.
 Key Features:
 Offers enhanced hygiene, ensuring customer satisfaction.
 Crafted from compostable bio-based CPLA.
 BPI certified compostable and complies with ASTM standards.
 Dimensions:
 Medium Weight Length: 6.69"</x:t>
   </x:si>
   <x:si>
     <x:t>854713006145, 854713006176, 854713006206, 854713006237, 854713006268, 854713006275</x:t>
   </x:si>
   <x:si>
     <x:t>BE-SHB-INV, BE-SHW-INV, BE-SMB-INV, BE-SMW-INV, BE-SSB-INV, BE-SSW-INV</x:t>
   </x:si>
   <x:si>
     <x:t>The individually wrapped Spoon Collection from Better Earth provides an extra level of hygiene while maintaining eco-friendliness. Made from compostable CPLA, it showcases our dedication to providing sustainable solutions in foodservice.
 Key Features:
 Adds an extra hygiene layer while staying sustainable.
 Manufactured using compostable CPLA.
 BPI certified compostable and compliant to ASTM standards.
 Dimensions:
 Medium Weight Length: 5.91"</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">850045841843, 850045841850, </x:t>
-[...5 lines deleted...]
-    <x:t>Our Food Container Lids, lined with bio-based PLA and made from bleached paper, provides a fitting cover for your food containers. Despite its compostable properties, it delivers high-performance usability. It's designed to break down in a commercial compost facility.
+    <x:t>854713006800, 854713006794, 854713006787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE-BB-SS1, BE-BB-MS8, BE-BB-LS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Better Earth Better Box Collection is a compostable, sustainable alternative to traditional foodservice packaging. Made from premium-strength bamboo kraft and clear PLA, this box is strong and durable, yet it will break down into nutrient-rich compost in a commercial compost facility. The clear PLA window allows you to easily see the contents of the box, without having to open it. This is perfect for displaying food items, such as salads, sandwiches, or desserts.
+Key Features:
+Collection includes the Small, Medium and Large Box.
+Crafted from renewable bamboo kraft and PLA.
+BPI certified compostable, returning nutrients to the soil.
+BPA-Free, ensuring food safety.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850022633577, 850022633515, 850022633461, 850022633324, 850022633331, 850022633348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE-CC9PLA, BE-CC12PLA, BE-CC16PLA, BE-CC20PLA, BE-CC24PLA, BE-CC32PLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Better Earth Clear Cold Cup Collection is an environmentally conscious option for your beverage serving needs. Constructed from clear PLA, this compostable cup collection delivers in both performance and sustainability. 
+Key Features:
+Composed of clear PLA, compostable and high-performing.
+BPI certified compostable, compliant to ASTM standards.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850045841881, 850056153416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE-FL115-BP, BE-FL90-BP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Our Brown-tinted Food Container Lids, lined with bio-based PLA and made from bleached paper, provide a fitting cover for food containers. Despite its compostable properties, it delivers high-performance usability. It's designed to break down in a commercial compost facility, demonstrating our commitment to sustainability.
 Key Features:
 Lined with bio-based PLA, made from bleached paper.
 BPI certified, designed to break down in a commercial compost facility, compliant to ASTM standards.
 High-performance usability.</x:t>
   </x:si>
   <x:si>
-    <x:t>854713006770, 854713006800, 854713006794, 854713006787</x:t>
-[...371 lines deleted...]
-    <x:t xml:space="preserve">Lid for squat bowls </x:t>
+    <x:t>Hilex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RollStar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compostable RollStar produce bags</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Test Sample Organization</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sample Brand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLA bags, green tinted, certified BPI, come in 3 sizes (1, 2, and 5 gal)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Test</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vegware</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vegware (Branded for Molly Moon's)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SC-04G</x:t>
   </x:si>
   <x:si>
     <x:t>819142026652, 819142026997</x:t>
   </x:si>
   <x:si>
     <x:t>VW-FK6.5GN
 VW-FK6.5BR</x:t>
   </x:si>
   <x:si>
     <x:t>Forks green and brown</x:t>
   </x:si>
   <x:si>
     <x:t>819142026669, 819142027000</x:t>
   </x:si>
   <x:si>
     <x:t>VW-SP6.5GN, VW-SP6.5BR</x:t>
   </x:si>
   <x:si>
     <x:t>Vegware brown/green spoons</x:t>
   </x:si>
   <x:si>
     <x:t>819142026645, 819142026980</x:t>
   </x:si>
   <x:si>
     <x:t>VW-KN6.5GN, VW-KN6.5BR</x:t>
   </x:si>
   <x:si>
     <x:t>Knives Vegware green and brown</x:t>
   </x:si>
   <x:si>
-    <x:t>Earth Plus</x:t>
-[...92 lines deleted...]
-    <x:t xml:space="preserve">Unbleached fiber bagasse catering pans </x:t>
+    <x:t>819142027284, 819142027376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VW-KFSWNGN, VW-KFSWNBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Cutlery Kits </x:t>
+  </x:si>
+  <x:si>
+    <x:t>819142027383, 819142026317, 819142026331, 819142026355, 819142027390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VW-PC100GN, VW-PC200GN, VW-PC400GN, VW-PCLIDGN
+VW-PC100LIDGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portion cups and lid for portion cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Vegware </x:t>
+  </x:si>
+  <x:si>
+    <x:t>819142026362, 819142026386, 819142026416, 819142026423, 819142026430, 819142026447, 819142026591, 819142026607, 819142026614, 819142026621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VW-RDP8GN, VW-RDP16GN, VW-SB18GN, VW-SB24GN, VW-SB32GN, VW-SB48GN, VW-RC12GN, VW-RC16GN, VW-RC24GN, VW-RC32GN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Containers with lids </x:t>
+  </x:si>
+  <x:si>
+    <x:t>819142026522, 819142026539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VW-LC6GN, VW-LC81GN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clamshells</x:t>
+  </x:si>
+  <x:si>
+    <x:t>819142027253, 819142026584, 819142026409, 819142026454, 819142026485, 819142026492, 819142026676, 819142026706, 819142026690, 819142026683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VW-DLCCGN, VW-ECOLIDSGN, VW-RDPLIDGN, VW-BLLIDGN, VW-FLCCGN, VW-FLCSGN, VW-ECOLID-8GN, VW-ECOLID-WGN, VW-ECOLID-SPSGN, VW-ECOLID-SPLGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Food and drink lids. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NatureStar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Matter</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Matter Branded Snack, Sandwich, Quart, Gallon, Gallon Freezer, and Variety Pack Storage Bags. Natural in color.
+Matter Branded 3gallon, 13gallon, 33 gallon waste bags. Natural in color. 
+All are BPI certified. All have "compostable" printed in green, on multiple places on the items. All have "BPI" logo &amp; language present on the item as well. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Matter branded natural colored bowls. All BPI certified. Starting with shipments after December 31, 2023 all bowls will be embossed with BPI logo/language. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Matter branded natural colored plates. All BPI certified. Starting with shipments after December 31, 2023, all plates will be embossed with BPI logo/language.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Matter branded straws. Natural in color. BPI certified. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Matter branded food storage containers w/lids. Natural in color. All BPI certified. Starting with shipments after December 31, 2023, all containers and lids will be embossed with BPI logo/language. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Matter branded hot coffee cups, and bathroom cups. Natural in color. All BPI certified. Starting with shipments after December 31, 2023, all cups and lids will be printed or embossed with BPI logo/language. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Matter branded cold cups. Green in color. BPI certified. Cups are embossed with BPI logo/language. </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Matter branded forks. Natural in color. BPI certified. Starting with shipments after December 31, 2023, all forks will be embossed with BPI logo/language. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Matter branded knives. Natural in color. BPI certified. Starting with shipments after December 31, 2023, all knives will be embossed with BPI logo/language.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Matter branded spoons. Natural in color. BPI certified. Starting with shipments after December 31, 2023, all spoons will be embossed with BPI logo/language. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dart Container</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0 41165 01641 3, 0 41165 01652 9, 0 41165 01654 3, 0 41165 01656 7, 0 41165 01658 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>378PLA-Planet, 370PLA-Planet, 412PLA-Planet, 316PLA-Planet, 420PLA-Planet</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8, 10, 12, 16 and 20 oz PLA paper hot cup.  BPI logo and compostable written on cup with green logo and symbol. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0 41165 12066 0, 0 41165 11990 9, 0 41165 11988 6, 0 41165 11986 2, 0 41165 11982 4, 0 41165 11980 0, 0 41165 08668 3, 0 41165 08672 0, 0 41165 08572 3, 0 41165 08577 8, 0 41165 08512 9, 0 41165 08662 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">R53BB-JD110, R7BB-JD110, R9BB-JD110, R12BB-JD110, RW16BB-JD110, RS22BB-JD110, R53-J8000, R7N-J8000, R9N-J8000, R12N-J8000, RW16-J8000, RS22N-J8000, </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">5, 7, 9, 12, 16, 22 oz wax paper cold cups.  Has the BPI logo and compostable written on the cup along with a green logo and symbol.  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0 41165 11610 6, 0 41165 00921 7, 0 41165 00903 3, 0 41165 23283 7, 0 41165 11610 6, 0 41165 16004 8, 0 41165 00924 8, 0 41165 00926 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP6-J8001, MP9R-J8001, HP6-J8001, HP9S-J8001, MP6B-J234, OFMP6-J7234, MP9BR-J7234, OFMP9R-J234</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">6, 9 inch paper dinner plate.  Has the BPI logo, compostable and a green symbol printed on the plate. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0 41165 19763 1, 0 41165 20020 1, 0 41165 01010 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HB12-J8001, HB12B-J234, OFHW12R-J234</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">12 oz paper bowl.  Has the BPI logo, compostable written and a green logo and symbol on product. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0 41165 01471 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LK316FBR</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">10-24 oz fiber reclosable lid - molded fiber.  Has the BPI logo and is brown color. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pura Vida Bioplastics, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pura Vida</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850052689278, 850052689339, 850052689377, 850052689292, 850052689544, 850052689551
+850052689315, 850052689346, 850052689414, 850052689438
+850052689452, 850052689476, 850052689490, 850052689506
+850052689520, 850052689537, 850052689544, 850052689551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6-9.75-U-BB-CS, 6-9.75-U-LB-CS, 6-9.75-U-SB-CS, 6-7.75-U-BB-CS
+6-7.75-U-SB-CS, 6-7.75-U-LB-CS, 7-7.75-U-BB-CS, 7-7.75-U-SB-CS
+7-7.75-U-LB-CS, 7-9.75-U-BB-CS, 7-9.75-U-SB-CS, 7-9.75-U-LB-CS
+6-5.25-U-BB-CS, 6-5.25-U-LB-CS, 4-5.25-U-BB-CS, 4-5.25-U-LB-CS, 4-5.25-U-BB-CS, 4-5.25-U-LB-CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHBH is in the family of PHA.  The resin is more durable than the PHA.  The straws are all certified Austria TUV Home and Industrial Compostable, USDA Certified 100% Plant based, BPI Certified, TUV Austria OK Marine, Freshwater, Soil &amp; Landfill Certified, Reusable —&gt; ISO/IEC 17025 Standard, Certified 100 Cycle Dishwasher Safe, 100% Plastic Free, Composting and Manufacturing Alliance Certification</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850052689360, 850052689391, 850052689407, 850052689308
+850052689322, 850052689353, 850052689384, 850052689421
+850052689445, 850052689469, 850052689483, 850052689513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6-9.75-P-BB-CS, 6-9.75-P-SB-SC, 6-9.75-P-LB-CS, 6-7.75-P-BB-CS
+6-7.75-P-SB-CS, 6-7.75-P-LB-CS, 7-9.75-P-SB-CS, 7-7.75-P-BB-CS
+7-7.75-P-SB-CS, 7-7.75-P-LB-CS, 7-9.75-P-BB-CS, 7-9.75-P-LB-CS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>beyondGREEN biotech, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194346052288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22GVA24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24 compostable assorted cutlery. Tinted beige, BPI certified (embossed on handle and printed on packaging), "compostable" embossed on handles and printed in green on packaging.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194346052264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22GVF24</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">24 compostable forks. Tinted beige, BPI certified (embossed on handle and printed on packaging), "compostable" embossed on handles and printed in green on packaging. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>194346051762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22GVS24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24 compostable spoons. Tinted beige, BPI certified (embossed on handle and printed on packaging), "compostable" embossed on handles and printed in green on packaging.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149346051755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22GVA48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48 compostable assorted cutlery. Tinted beige, BPI certified (embossed on handle and printed on packaging), "compostable" embossed on handles and printed in green on packaging.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194346051748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22GVF48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48 compostable forks. Tinted beige, BPI certified (embossed on handle and printed on packaging), "compostable" embossed on handles and printed in green on packaging.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194346052271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22GVK48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48 compostable knives. Tinted beige, BPI certified (embossed on handle and printed on packaging), "compostable" embossed on handles and printed in green on packaging.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194346051731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22GVS48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48 compostable spoons. Tinted beige, BPI certified (embossed on handle and printed on packaging), "compostable" embossed on handles and printed in green on packaging.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hearthmark, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LifeMade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>041426907733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4142690773</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Home Compostable Cutlery </x:t>
+  </x:si>
+  <x:si>
+    <x:t>041426907788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4142690778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Compostable Forks</x:t>
+  </x:si>
+  <x:si>
+    <x:t>041426907740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4142690774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Home Compostable Spoons</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194346049981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9434604998</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Great Value Compostable Assorted Cutlery </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Great Value </x:t>
+  </x:si>
+  <x:si>
+    <x:t>194346049974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9434604997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Value Compostable Forks</x:t>
+  </x:si>
+  <x:si>
+    <x:t>194346049967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9434604996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Value Compostable Spoons</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cedar Grove Packaging</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cedar Grove</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPLA Compostable Heavy Weight 6.5" Knife</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00812855010314</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CPLA Compostable Heavy Weight 6.5" Fork
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00812855010321</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CPLA Compostable Heavy Weight 6.5" Spoon
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00812855010345</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CPLA Compostable Heavy Weight Cutlery Kit with Napkin
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00812855010369</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CPLA Compostable Heavy Weight 6.5" Knife - Individually Wrapped
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00812855010376</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CPLA Compostable Heavy Weight 6.5" Fork - Individually Wrapped
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00812855010383</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CPLA Compostable Heavy Weight 6.5" Spoon - Individually Wrapped
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184462000867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00184462000867</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">8oz Cedar Grove Hot Cup
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184462000058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00184462000058</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">12oz Cedar Grove Hot Cup
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>184462000065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00184462000065</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">16oz Cedar Grove Hot Cup
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00812855010406</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Compostable Lid for 8oz Hot Cup
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00812855010390</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Compostable Lid for 10,12,16,20oz Hot Cup
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00812855010000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Cedar Grove 8oz Food Container
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00812855010017</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Cedar Grove 12oz Food Container
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00812855010024</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Cedar Grove 16oz Food Container
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00812855010659</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 8oz Compostable Food Container Lid
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>812855010628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00812855010628</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 12/16/32oz Compostable Food Container Lid
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lollicup USA INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karat Earth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>877183003391, 877183003414, 815812010099, 815812010075, 815812010259, 815812010235, 814756029754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KE-KC626TS, KE-KDL626, KE-KDL516, KE-KDL508, KE-KDL114, KE-KDL90, KE-KDL516, KE-KDL75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLA Lids for Cups and Food Containers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814756020003, 877183002257, 877183001700, 877183001724, 877183001748, 877183001687, 877183005210, 877183001625, 877183001649, 877183001663, 814756029945, 814756029952, 814756029969, 814756029747, 814756020010, 814756020027, 814756020034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KE-K504W, KE-K508W, KE-K512W, KE-K516W, KE-K520W, KE-K508, KE-K510, KE-K512, KE-K516, KE-K520, KE-KCP16, KE-KCP22, KE-KCP32, KE-KDP4W, KE-KDP8W, KE-KDP12W, KE-KDP16W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLA Lined Paper Hot Cups, Cold Cups, and Food Containers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AmerCare Royal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PrimeWare</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHIP-FB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Fork Bamboo Bulk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHIP-KB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Knife Bamboo Bulk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHIP-TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chipotle Teaspoon Bamboo Bulk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W190150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PrimeWare Fork Wooden</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W290150</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SPOON, WOOD, 50 BAG, 1000
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W390150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNIFE, WOOD, 50 BAG, 1000</x:t>
   </x:si>
   <x:si>
     <x:t>BioBag Americas, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>BioBag</x:t>
   </x:si>
   <x:si>
     <x:t>831128000630, 831128000647, 831128003068, 831128004614, 831128001392, 831128003006, 831128004522, 831128004539, 831128004546, 831128004553, 831128004560, 831128004577, 831128004584, 831128004591, 831128004607, 831128004492, 831128001842, 831128001835, 831128001828</x:t>
   </x:si>
   <x:si>
     <x:t>02G1517, 03G1718, 07G2022, 08G2025, 13G2230, 20G2636, 23G2843, 32G3340, 33G3046, 39G3543, 44G3448, 48G4248, 55G3858, 60G4555, 64G4760, 96G5559, COMP-33X39-1.2, COMP-33X44-1.2, COMP-40X48-1.2</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable Liners, Green Bag, BPI Certified, Made in USA, TUV</x:t>
   </x:si>
   <x:si>
     <x:t>831128001897, 831128002801, 831128002825, 831128006809, 831128002405, 831128001873, 831128001286</x:t>
   </x:si>
   <x:si>
     <x:t>SmallSHOP, RegSHOP, LrgSHOP, PB1117-0.48, PB11417-0.4, CP1517 - 0.48, MF02G1517 - 0.64</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable Shopping &amp; Produce Bags, Green Bag, BPI Certified, Made in USA, TUV</x:t>
   </x:si>
@@ -3878,362 +4203,353 @@
   <x:si>
     <x:t>43PC4</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">4 OZ. PORTION CUP - PFAS FREE
 </x:t>
   </x:si>
   <x:si>
     <x:t>Avpowers LLC (DBA: Infinite Ocean)</x:t>
   </x:si>
   <x:si>
     <x:t>Infinite Ocean</x:t>
   </x:si>
   <x:si>
     <x:t>860011513421, 860011513438</x:t>
   </x:si>
   <x:si>
     <x:t>OKHTH10R, OKHTH20R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1.Dog Poop Bag Rolls, Home and Commercially Compostable, 150 Count, 10 Roll, Tie Handle, Unscented, Blue, 6.3 in x 4.3 in x 14 in, 0.67 mil (16 cm x 11 cm x 35.5 cm, 17 µm)
 2.Dog Poop Bag Rolls, Home and Commercially Compostable, 300 Count, 20 Roll, Tie Handle, Unscented, Blue, 6.3 in x 4.3 in x 14 in, 0.67 mil (16 cm x 11 cm x 35.5 cm, 17 µm)
 </x:t>
   </x:si>
   <x:si>
+    <x:t>Newlight Technologies, Inc.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aircarbon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850049388566, 850049388542, 850049388528, 850049388504, 850012228707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JG1WR2400, JG1WR2000-10.25, GG1WR2400, GG1WR2000-10.25, GT3GRWR4500-SHK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green straw, paper wrapper, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850049388559, 850049388535, 850049388511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JG1UW4200, CG1UW4800, GG1UW2400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green straw, unwrapped, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850049388283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SN2UW1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) spoon, unwrapped, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850049388290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KN2UW1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) Knife, unwrapped, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850049388306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FN2UW1000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) fork, unwrapped, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850049388269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KN2WR500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) knife, paper wrapper, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850049388238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SN2WR500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) spoon, paper wrapper, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850049388276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FN2WR500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) fork, paper wrapper, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850049388245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FKSC-N2WR500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) spoon, knife, fork combo, unwrapped, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850049388252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FKC-N2WR500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) spoon, knife, fork combo, paper wrapper, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850012228622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUNAWR2400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) straw, 7.25, paper wrapper, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850012228530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUNA4200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) straw, 7.25, unwrapped, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850012228677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUNAW10.25-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) straw, 10.25, paper wrapper, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850012228660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CKNAWR2400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) short straw, 5.30, paper wrapper, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850012228127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CKNA4800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) short straw, 5.30, unwrapped, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850012228868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GT3NAWR2400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) giant straw, 8.25, paper wrapper, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850012228400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GT3NA2400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) giant straw, 8.25, unwrapped, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>850012228721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTNAW10.25-2000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natural (beige) giant straw, 10.25, paper wrapper, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CKGRWR2400, GT3GRW10.25-2000, GT3GRWR2400, JUGRW10.25-2000, JUGRWR2400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CKGR4800, GT3GR2400, JUGR4200</x:t>
+  </x:si>
+  <x:si>
     <x:t>New WinCup Holdings, Inc.</x:t>
   </x:si>
   <x:si>
+    <x:t>Phade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10024698111791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9628889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phade wrapped blue straws 10.25-inch</x:t>
+  </x:si>
+  <x:si>
     <x:t>PHADE</x:t>
   </x:si>
   <x:si>
+    <x:t>10071290187020, 10071290187037, 10071290187044, 10071290187051, 10071290187082, 10071290187105, 10071290187112, 10071290189741, 10071290187068, 10071290187075, 10071290187129, 10071290187099, 071290189744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222865, 222866, 222867, 222868, 222871, 222873, 222874, 223169, 222869, 222870, 222875, 222872, 223169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green stripe on blue straw</x:t>
+  </x:si>
+  <x:si>
     <x:t>10071290185415</x:t>
   </x:si>
   <x:si>
     <x:t>222663</x:t>
   </x:si>
   <x:si>
     <x:t>Green PHA Straws 9" BOBA</x:t>
   </x:si>
   <x:si>
     <x:t>078742352763</x:t>
   </x:si>
   <x:si>
     <x:t>511174S</x:t>
   </x:si>
   <x:si>
     <x:t>Beige colored</x:t>
   </x:si>
   <x:si>
-    <x:t>00644632017854</x:t>
-[...215 lines deleted...]
-  <x:si>
     <x:t>S.C. Johnson &amp; Son, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Ziploc Brand</x:t>
   </x:si>
   <x:si>
     <x:t>10025700012655, 10025700013119</x:t>
   </x:si>
   <x:si>
     <x:t>374627, 378955</x:t>
   </x:si>
   <x:si>
     <x:t>Ziploc Compostable Bags, Green colored bag with BPI compostable written on the bottom 30% of bag.</x:t>
   </x:si>
   <x:si>
-    <x:t>BOL-CS-24PR, BOL-CS-UBBPR, CTL-CS-3FPR, TRL-CS-10PR, TRL-CS-8PR, SBL-CS-32PR, CPL-CS-2SPR, DCL-CS-12PR, CPL-CS-12PR, CPLCP-CS-12PR-B</x:t>
-[...8 lines deleted...]
-    <x:t xml:space="preserve">Clear PLA lids - require the addition of a compostable green sticker </x:t>
+    <x:t>10025700012747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>375169</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">This is an outer box containing two boxes of the already listed products. </x:t>
   </x:si>
   <x:si>
     <x:t>McDonald's Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>McDonald's</x:t>
   </x:si>
   <x:si>
+    <x:t>19745-000 (Hamburger Wrap), 19765-000 (Cheeseburger Wrap), 19746-000 (Double Cheeseburger Wrap), 19764-000 (McGriddle Wrap), 19776-000 (Biscuit Wrap), 19747-000 (McMuffin Wrap), 19748-000 (2n1 Hot N Spicy McChicken Wrap), 19783-000 (Snack Wrap)
+19783-001 (Snack Wrap - Li, 19747-001 (Promotional McMuffin Wrap)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green &amp; Brown BPI Label w/ Striping</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoProducts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19716-002 (Spoon), 00254-104 (Knife), 00330-106 (Fork)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green BPI Label w/ Striping</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19708-000 (3pc McCrispy Strips), 19709-000 (4pc McCrispy Strips)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19297-000 (12oz Lid), 19305-000 (16/21oz Lid), 19306-000 (30oz Lid), 01665-041 (Double Wall Hot Cup Lid)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPI Label with green tinting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19386-000 (12oz Oatmeal Bowl Lid)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPI Label</x:t>
+  </x:si>
+  <x:si>
     <x:t>19342-000 (12oz Clear Cups), 19343-000 (16oz Clear Cups), 19336-000 (20oz Clear Cups), 19342-001 (Promotional 12oz Clear Cups), 19343-002 (Promotional 16oz Clear Cups), 19336-001 (Promotional 20oz Clear Cups)</x:t>
   </x:si>
   <x:si>
-    <x:t>Green BPI Label w/ Striping</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>19334-000 (12oz. Double Wall Hot Cup), 19341-000 (16oz. Double Wall Hot Cup), 19335-000 (20oz. Double Wall Hot Cup)</x:t>
   </x:si>
   <x:si>
     <x:t>Brown BPI Label w/ Striping</x:t>
   </x:si>
   <x:si>
-    <x:t>850045841881, 850045841843, 850056153416, 850045841850, 850056153560</x:t>
-[...15 lines deleted...]
-    <x:t>19363-000 (4oz 4-Flap McFlurry), 19362-000 (12oz 4-Flap McFlurry), 19008-001 (4oz 4-Flap Sundae)</x:t>
+    <x:t>19337-000 (12oz Cold Cup), 19338-000 (16oz Cold Cup), 19344-000 (21oz Cold Cup), 19314-000 (30oz Cold Cup), 19338-001 (Promotional 16oz Cold Cup), 19344-001 (Promotional 21oz Cold Cup), 19314-001 (Promotional 30oz Cold Cup), 19259-001 (12oz Oatmeal Bowl), 19816-000 (12 oz Consolidated Cup), 19816-001 (12 oz Updated Consolidated Cup)
+19817-, 19817-001 (16 oz Updated Consolidated Cup), 19818-000 (21 oz Consolidated Cup), 19818-001 (21 oz Updated Consolidated Cup), 19314-002 (30 oz Consolidated Cup), 19314-003 (30 oz Updated Consolidated Cup)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19363-000 (4oz 4-Flap McFlurry), 19362-000 (12oz 4-Flap McFlurry), 19008-001 (4oz 4-Flap Sundae), 19363-001 (Promotional 12oz 4-Flap McFlurry Cup)</x:t>
   </x:si>
   <x:si>
     <x:t>15826-005 (McCrispy Bag), 15870-003 (Spicy McCrispy Bag)</x:t>
   </x:si>
   <x:si>
-    <x:t>03723-370 (4/6 McNugget Bag), 11810-011 (10 McNugget Bag)</x:t>
-[...2 lines deleted...]
-    <x:t>05033-108 (Medium Fry Bag), 04580-114 (Large Fry Bag)</x:t>
+    <x:t>03723-370 (4/6 McNugget Bag), 11810-011 (10 McNugget Bag), 11810-017 (Promotional 10 pc McNugget Bag)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05033-108 (Medium Fry Bag), 04580-114 (Large Fry Bag), 19909-001 (Promotional McShaker Fry), 05033-111 (Promotional Medium Fry), 04580-118 (Promotional Large Fry)</x:t>
   </x:si>
   <x:si>
     <x:t>19053-000 (Big Mac Carton), 19053-001 (Updated Big Mac Carton)
 19054-000 (QPC, 19054-001 (Promotional QPC), 19055-000 (Double QPC Carton), 19056-000 (Deluxe McCrispy Carton), 19203-000 (Generic C Carton), 12020-006 (Filet O Fish Carton), 19499-000 (Generic CC Carton)</x:t>
   </x:si>
   <x:si>
     <x:t>19204-000 (Apple Pie Carton)</x:t>
   </x:si>
   <x:si>
     <x:t>19318-000 (Wrapped Straw w/ Green Tint)</x:t>
   </x:si>
   <x:si>
     <x:t>Green BPI Label on wrapper; Green tinted straw</x:t>
   </x:si>
   <x:si>
     <x:t>Responsible Products Limited</x:t>
   </x:si>
   <x:si>
     <x:t>Responsible Products</x:t>
   </x:si>
   <x:si>
     <x:t>RP-6P-NPAW, RP-7P-NPAW, RP-9P-NPAW, RP-9-3CP-NPAW, RP-10P-NPAW, RP-10-3CP-NPAW, RP-12X10OP-NPAW, RP-6X6P-NPAW, RP-8X8P-NPAW, RP-10X10P-NPAW, RP-10X5P-NPAW, RP-9X9-3CDP-NPAW, RP-5CT-NPAW, RP-6P-NPA, RP-7P-NPA, RP-9P-NPA, RP-9-3CP-NPA, RP-10P-NPA, RP-10-3CP-NPA, RP-12X10OP-NPA, RP-6X6P-NPA, RP-8X8P-NPA, RP-10X10P-NPA, RP-10X5P-NPA, RP-9X9-3CDP-NPA, RP-5CT-NPA, 6P-NW-24PDQ, 6P-NW-54PDQ, 7P-NW-24PDQ, 7P-NW-54PDQ, 9P-NW-20PDQ, 9P-NW-46PDQ, 10P-NW-16PDQ, 10P-NW-36PDQ, 10-3CP-NW-16PDQ, 10-3CP-NW-36PDQ, 12X10OP-NW-12PDQ, 12X10OP-NW-28PDQ, 5CT-NW-12PDQ, 5CT-NW-28PDQ, 6X6P-NW-24PDQ, 8X8P-NW-20PDQ, 10X10P-NW-16PDQ, RP-10X8OP-NPAW, RP-10X8OP-NPA</x:t>
   </x:si>
   <x:si>
     <x:t>Molded fiber plates, certified BPI</x:t>
@@ -4349,72 +4665,632 @@
   <x:si>
     <x:t>RP-PLAFSU, RP-PLASSU, RP-PLASS-50, RP-PLAFS-50</x:t>
   </x:si>
   <x:si>
     <x:t>Bioplastic straws, certified BPI</x:t>
   </x:si>
   <x:si>
     <x:t>RP-PLAFSW, RP-PLASSW</x:t>
   </x:si>
   <x:si>
     <x:t>The Webstaurant Store, LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">New Roots </x:t>
   </x:si>
   <x:si>
     <x:t>400015463331</x:t>
   </x:si>
   <x:si>
     <x:t>50010NRDWKFT</x:t>
   </x:si>
   <x:si>
     <x:t>New Roots 10 oz. Smooth Double Wall Kraft Compostable Paper Hot Cup, BPI certified,</x:t>
   </x:si>
   <x:si>
-    <x:t>Newlight Technologies, Inc.</x:t>
-[...20 lines deleted...]
-    <x:t>Green straw, unwrapped, certified by BPI</x:t>
+    <x:t>EcoChoice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014263574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50010PLAGRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 10 oz. White Compostable Paper Hot Cup. BPI certified
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014263635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50010PLAGRNK</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 10 oz. Kraft Compostable Paper Hot Cup. BPI certified
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400011959128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50010PLAKFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 10 oz. Kraft Tree Print Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400011959197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50010PLAWHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 10 oz. Leaf Print Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014263581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50012PLAGRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 12 oz. White Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014263642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50012PLAGRNK</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 12 oz. Kraft Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400011958725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50012PLAKFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 12 oz. Kraft Tree Print Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012262333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50012SOUPPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 12 oz. Compostable Paper Food Cup with Tree Design.  BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014263598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50016PLAGRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 16 oz. White Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014263659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50016PLAGRNK</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 16 oz. Kraft Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400011958664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50016PLAKFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 16 oz. Kraft Tree Print Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012262364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50016SOUPPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 16 oz. Compostable Paper Food Cup with Tree Design. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014263604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50020PLAGRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 20 oz. White Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014263666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50020PLAGRNK</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 20 oz. Kraft Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400011958817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50020PLAKFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 20 oz. Kraft Tree Print Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014263611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50024PLAGRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 24 oz. White Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014263673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50024PLAGRNK</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 24 oz. Kraft Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014195936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50024PLAKFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 24 oz. Kraft Tree Print Compostable and Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012262388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50032SOUPPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 32 oz. Compostable Paper Food Cup with Tree Design. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014047402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5004PLAKFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 4 oz. Kraft Tree Print Compostable Paper Hot Cup. BPI certified
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014263567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5008PLAGRN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 8 oz. Tall White Compostable Paper Hot Cup. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014263628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5008PLAGRNK</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 8 oz. Tall Kraft Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400011959029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5008PLAKFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 8 oz. Tall Kraft Tree Print Compostable Paper Hot Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012262302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5008SOUPPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 8 oz. Compostable Paper Food Cup with Tree Design. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012626425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760FFLRGKFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice Large 16 oz. Kraft Compostable Paper Scoop Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012626234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760FFMEDKFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice Medium 12 oz. Kraft Compostable Paper Scoop Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014334236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760PCC09PLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 9 oz. Compostable PLA Paper Cold Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014334243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760PCC12PLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 12 oz. Compostable PLA Paper Cold Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014334250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760PCC16PLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 16 oz. Compostable PLA Paper Cold Cup. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400017650647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760IC05PLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 5 oz. PLA Dessert Cup - 500/Case. BPI Certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400017650654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760IC08PLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 8 oz. PLA Dessert Cup - 500/Case. BPI Certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400017650661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760IC12PLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 12 oz. PLA Dessert Cup - 500/Case. BPI Certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400017650685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760ICLWDOMEGPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 5-12 oz. Green PLA Low Dome Lid, No Hole - 500/Case. BPI Certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400015441629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795PLAKFT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice Kraft PLA Lined Compostable #1 Take-Out Container. BPI Certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400015441636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795PLAKFT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice Kraft PLA Lined Compostable #2 Take-Out Container. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400015441643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795PLAKFT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 7 3/4" x 5 1/2" x 2 1/2" Kraft PLA Lined Compostable #3 Take-Out Container. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400015441650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795PLAKFT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice Kraft PLA Lined Compostable #4 Take-Out Container. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400015441667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795PLAKFT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice Kraft PLA Lined Compostable #8 Take-Out Container. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Roots</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400015469456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795NRKFT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">New Roots Kraft PLA-Lined Compostable #1 Take-Out Container 4 3/8" x 3 1/2" x 2 1/2". BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400015469463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795NRKFT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">New Roots Kraft PLA-Lined Compostable #2 Take-Out Container 7 3/4" x 5 1/2" x 1 7/8". BPI certified
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400015469470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795NRKFT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Roots Kraft PLA-Lined Compostable #3 Take-Out Container 7 3/4" x 5 1/2" x 2 1/2". BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400015469487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795NRKFT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">New Roots Kraft PLA-Lined Compostable #4 Take-Out Container 7 3/4" x 5 1/2" x 3 1/2". BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400015469494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795NRKFT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">New Roots Kraft PLA-Lined Compostable #8 Take-Out Container 6" x 4 3/4" x 2 1/2". BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400016760095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795100BB1M</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1 LB BAMBOO FOOD TRAY. BPI certified.
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400016760101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795200BB1M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 LB BAMBOO FOOD TRAY. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400016760118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795250BB500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5 LB BAMBOO FOOD TRAY. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400016760064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79525BB1M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4 OZ BAMBOO FOOD TRAY. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400016760125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795300BB500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3 LB BAMBOO FOOD TRAY. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400016760071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79540BB1M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6 OZ BAMBOO FOOD TRAY. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400016760132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795500BB500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5 LB BAMBOO FOOD TRAY. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400016760088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79550BB1M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8 OZ BAMBOO FOOD TRAY. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400017784007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760IC04ECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 4 oz. Compostable Paper Frozen Yogurt / Food Cup. BPI Certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400017784014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760IC06ECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 6 oz. Compostable Paper Frozen Yogurt / Food Cup. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400017784021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760IC08ECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 8 oz. Compostable Paper Frozen Yogurt / Food Cup. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400017784038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760IC12ECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 12 oz. Compostable Paper Frozen Yogurt / Food Cup. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400017784045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760IC16ECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 16 oz. Compostable Paper Frozen Yogurt / Food Cup. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400017379258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760SOUP8KRFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 8 oz. Kraft Paper Food Cup with Vented Lid. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400017379265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760SOUP12KRFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 12 oz. Kraft Paper Food Cup with Vented Lid. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400017379272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760SOUP16KRFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 16 oz. Kraft Paper Food Cup with Vented Lid. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400017379289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760SOUP32KRFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 32 oz. Kraft Paper Food Cup with Vented Lid. BPI certified.</x:t>
   </x:si>
   <x:si>
     <x:t>FC Brands LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Full Circle</x:t>
   </x:si>
   <x:si>
     <x:t>810119029539</x:t>
   </x:si>
   <x:si>
     <x:t>FC24812</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable Snack Bags - 25ct. Transparent green, certified by BPI, BPI logo/cert # lock up printed on each individual bag.</x:t>
   </x:si>
   <x:si>
     <x:t>810119029546</x:t>
   </x:si>
   <x:si>
     <x:t>FC24813</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable Sandwich Bags - 25ct.  Transparent green, certified by BPI, BPI logo/cert # lock up printed on each individual bag.</x:t>
   </x:si>
@@ -4436,639 +5312,173 @@
   <x:si>
     <x:t>Compostable Food Waste Bags (4 Gallon) - 25ct.  Transparent green, certified by BPI, BPI logo/cert # lock up printed on each individual bag.</x:t>
   </x:si>
   <x:si>
     <x:t>810119021953</x:t>
   </x:si>
   <x:si>
     <x:t>FC15303D</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable Food Scarp Bags (2.5 Gallon) - 25ct. Transparent green, certified by BPI, BPI logo/cert # lock up printed on each individual bag.</x:t>
   </x:si>
   <x:si>
     <x:t>Full Circle Brands</x:t>
   </x:si>
   <x:si>
     <x:t>810119029980</x:t>
   </x:si>
   <x:si>
     <x:t>FC24816</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable Cling Wrap - 150sqft. Transparent, certified by TUV Austria OK Compost HOME, logo/cert # lock up printed on each individual product box.</x:t>
   </x:si>
   <x:si>
-    <x:t>EcoChoice</x:t>
-[...290 lines deleted...]
-  <x:si>
     <x:t>Bolthouse Fresh Foods</x:t>
   </x:si>
   <x:si>
     <x:t>Bolthouse Farms</x:t>
   </x:si>
   <x:si>
     <x:t>0-71464-02394-2</x:t>
   </x:si>
   <x:si>
     <x:t>S1BHCOMP-A1</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Bolthouse Farms 1 LB Organic Baby Carrots </x:t>
   </x:si>
   <x:si>
-    <x:t>042000165938, 042000165952, 042000140386, 042000159814, 042000151344, 078731961983, 078731981073</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Hefei Hengxin Life Science And Technology Co</x:t>
   </x:si>
   <x:si>
     <x:t>PPC</x:t>
   </x:si>
   <x:si>
     <x:t>Soup Bowl made from paper with PLA liner</x:t>
   </x:si>
   <x:si>
     <x:t>unbranded</x:t>
   </x:si>
   <x:si>
     <x:t>Lids for Soup Bowls</x:t>
   </x:si>
   <x:si>
-    <x:t>Test</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Bioelements US</x:t>
   </x:si>
   <x:si>
     <x:t>20211227-01</x:t>
   </x:si>
   <x:si>
     <x:t>PT0600529</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable T Shirt Bag</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CURT-FB-9-LF - 365 Compostable Party Cups - cold -, CURT-FB-16-LF - 365 Compostable Party Cups - cold </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>FITIKI LIMITED</x:t>
   </x:si>
   <x:si>
     <x:t>G.A.S</x:t>
   </x:si>
   <x:si>
     <x:t>197644891337, 197644013760</x:t>
   </x:si>
   <x:si>
     <x:t>GAS120, GAS240</x:t>
   </x:si>
   <x:si>
     <x:t>Pet Supplies</x:t>
   </x:si>
   <x:si>
-    <x:t>Vegware (Branded for Molly Moon's)</x:t>
-[...56 lines deleted...]
-  <x:si>
     <x:t>Last Brand, Inc. dba Quince</x:t>
   </x:si>
   <x:si>
     <x:t>Quince</x:t>
   </x:si>
   <x:si>
     <x:t>Mailers</x:t>
   </x:si>
   <x:si>
     <x:t>MAILER</x:t>
   </x:si>
   <x:si>
     <x:t>Quince mailer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biodegradable roll film for shipping bags</x:t>
   </x:si>
   <x:si>
     <x:t>The Glad Products Company</x:t>
   </x:si>
   <x:si>
     <x:t>Glad</x:t>
   </x:si>
   <x:si>
     <x:t>012587792704</x:t>
   </x:si>
   <x:si>
     <x:t>10012587792701</x:t>
   </x:si>
   <x:si>
     <x:t>The bag is green and displays in a darker shade of green the BPI certification and "Compostable" vertically on the physical bag</x:t>
   </x:si>
   <x:si>
     <x:t>Hoffmaster Group, Inc</x:t>
   </x:si>
   <x:si>
     <x:t>Artstyle</x:t>
   </x:si>
   <x:si>
     <x:t>039938932527, 196504218765, 196504218277, 196504218246, 196504240858, 196504240834, 196504240810, 196504249493, 039938972707</x:t>
   </x:si>
   <x:si>
     <x:t>SAM378240, CS379225, CS379228, CS379355, CS382204, SAM381006
 CS381200, CS381198, CS381196</x:t>
   </x:si>
   <x:si>
     <x:t>Disposable plates, certified by BPI, multiple colored products with green, beige, browns</x:t>
   </x:si>
   <x:si>
-    <x:t>Phade</x:t>
-[...86 lines deleted...]
-    <x:t>Unbleached parchment paper</x:t>
+    <x:t>196504122703, 039938966034, 193968198619, 193968198442, 193968198497, 193968198459, 193968198473, 193968198466, 193968198503, 039938932527, 196504145238, 196504145696, 193968198480, 193968198527, 193968198541, 193968198558, 196504151789, 193968198589, 193968198565, 196504159839, 196504156562, 039938966034, 196504122703, 193968198534, 193968198602, 193968198619, 193968198442, 193968198459, 193968198473, 193968198466, 193968198480, 193968198497, 193968198503, 196504145238, 196504145696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAM365230, SAM365277, SAM365289, SAM365288, SAM377704, SAM365175, SAM365222, SAM375937, SAM375935, SAM378240, SAM378055, SAM378054, SAM379348, SAM379350, SAM379352, SAM379832, SAM379830, SAM379828, SAM379956, SAM379958, SAM380754, SAM380756, SAM380880, SAM381845, SAM381847, SAM382065, SAM382064, SAM382052, SAM382054, SAM382769, SAM383063, SAM382790, SAM382396, SAM382508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Up &amp; Up</x:t>
+  </x:si>
+  <x:si>
+    <x:t>196504225237, 196504226722, 196504226685, 196504238138, 196504262850
+196504226692, 196504226685, 196504249554, 196504248946, 196504248939, 196504248953, 196504250338, 196504250352, 196504262850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253-05-0213, 253-05-0215, 253-05-8780, 253-05-5245, 253-05-1613
+253-05-1613
+253-05-9698, 253-05-1057
+253-05-9934, 253-05-1700, 253-05-0238, 253-04-2075</x:t>
   </x:si>
   <x:si>
     <x:t>Lunchskins</x:t>
   </x:si>
   <x:si>
     <x:t>Other product</x:t>
   </x:si>
   <x:si>
     <x:t>860005993338</x:t>
   </x:si>
   <x:si>
     <x:t>KB-50-Snack-Bear</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable kraft paper bag in snack, certified under ASTM D6400 and approved by the internationally recognized BPI certification body for compostability. Meets Washington State labeling requirements.</x:t>
   </x:si>
   <x:si>
     <x:t>860000586757</x:t>
   </x:si>
   <x:si>
     <x:t>KB-50-Sand-Avo</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable kraft paper sandwich bags certified under ASTM D6400 and approved by the internationally recognized BPI certification body for compostability. Meets Washington State labeling requirements.</x:t>
   </x:si>
@@ -5102,89 +5512,255 @@
   <x:si>
     <x:t>860012373680</x:t>
   </x:si>
   <x:si>
     <x:t>PLA-50-SNACK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Compostable zipper top bags made from PBAT, PLA, and cornstarch, certified under ASTM D6400 and BPI-certified for industrial composting. Meets Washington State compostability labeling laws. </x:t>
   </x:si>
   <x:si>
     <x:t>860005993383</x:t>
   </x:si>
   <x:si>
     <x:t>PLA-50-SAND</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable zipper top bags made from PBAT, PLA, and cornstarch, certified under ASTM D6400 and BPI-certified for industrial composting. Meets Washington State compostability labeling laws.</x:t>
   </x:si>
   <x:si>
     <x:t>860005993352</x:t>
   </x:si>
   <x:si>
     <x:t>PLA-30-GAL</x:t>
   </x:si>
   <x:si>
-    <x:t>400017650647</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>PlantSwitch Inc.</x:t>
   </x:si>
   <x:si>
+    <x:t>6.75" Fork - Home Compostable - PlantSwitch - (Natural Color)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF-1012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75" Fork - Home Compostable - PlantSwitch - (Natural Color) - 
+Cutlery made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6" Spoon - Home Compostable - PlantSwitch - (Natural Color)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS-2011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6" Spoon - Home Compostable - PlantSwitch - (Natural Color) - Cutlery made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7" Knife  - Home Compostable - PlantSwitch - (Natural Color)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK-3013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7" Knife  - Home Compostable - PlantSwitch - (Natural Color) - Cutlery made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">6.75" Fork individually Wrapped in Home compostable Bag - Home Compostable - PlantSwitch - (Natural </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF-1022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75" Fork individually Wrapped in Home compostable Bag - Home Compostable - PlantSwitch - (Natural Color) - Cutlery made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6" Spoon individually Wrapped in Home compostable Bag - Home Compostable - PlantSwitch - (Natural Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CS-2021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6" Spoon individually Wrapped in Home compostable Bag - Home Compostable - PlantSwitch - (Natural Color) - Cutlery made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7" Knife individually Wrapped in Home compostable Bag - Home Compostable - PlantSwitch - (Natural Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CK-3023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7" Knife individually Wrapped in Home compostable Bag - Home Compostable - PlantSwitch - (Natural Color) - Cutlery made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Napkin Roll - 6.75" Fork + 6" Spoon +7" Knife + Non Woven Brown  Home Compostable - PlantSwitch - (N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Napkins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CT-4002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Napkin Roll - 6.75" Fork + 6" Spoon +7" Knife + Non Woven Brown  Home Compostable - PlantSwitch - (Natural Color) - Cutlery made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cutlery Kit - 7"Knife+6.75”Fork+6"Spoon+Napkin 2PLY 9"*8" - Home Compostable - PlantSwitch - (Natura</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CT-4005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cutlery Kit - 7"Knife+6.75”Fork+6"Spoon+Napkin 2PLY 9"*8" - Home Compostable - PlantSwitch - (Natural Color) - Cutlery made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75" Unwrapped Cocktail Straw - Home Compostable - PlantSwitch - (Natural Color)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS-5000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75" Unwrapped Cocktail Straw - Home Compostable - PlantSwitch - (Natural Color) - Straws made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 5.75" Wrapped Cocktail Straw  - Home Compostable - PlantSwitch - (Natural Color)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS-5020</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 5.75" Wrapped Cocktail Straw  - Home Compostable - PlantSwitch - (Natural Color) - Straws made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.75" Unwrapped Jumbo Straw - Home Compostable - PlantSwitch - (Natural Color)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS-5001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.75" Unwrapped Jumbo Straw - Home Compostable - PlantSwitch - (Natural Color) - Straws made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 7.75" Wrapped Jumbo Straw - Home Compostable - PlantSwitch - (Natural Color)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS-5011</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 7.75" Wrapped Jumbo Straw - Home Compostable - PlantSwitch - (Natural Color) - Straws made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.5"  Unwrapped  Giant Straw - Home Compostable - PlantSwitch - (Natural Color)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS-5002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.5"  Unwrapped  Giant Straw - Home Compostable - PlantSwitch - (Natural Color) - Straws made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.5" Wrapped Giant Straw - Home Compostable - PlantSwitch - (Natural Color)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS-5012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.5" Wrapped Giant Straw - Home Compostable - PlantSwitch - (Natural Color) - Straws made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.5" Unwrapped Bobba Straw - Home Compostable - PlantSwitch - (Natural Color)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS-5003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.5" Unwrapped Bobba Straw - Home Compostable - PlantSwitch - (Natural Color) - Straws made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.5" Wrapped Bobba Straw - Home Compostable - PlantSwitch - (Natural Color)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DS-5013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.5" Wrapped Bobba Straw - Home Compostable - PlantSwitch - (Natural Color) - Straws made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8oz PlantSwitch  PHA Hot Cup Single Wall - TUV OK Home Certification</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HC-7000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8oz PlantSwitch  PHA Hot Cup Single Wall - Hot Cups made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10oz PlantSwtich  PHA Hot Cup Single Wall - TUV OK Home Certification</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HC-7001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10oz PlantSwtich  PHA Hot Cup Single Wall - Hot Cups made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12oz PlantSwitch PHA Hot Cup Single Wall - TUV OK Home Certification</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HC-7002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12oz PlantSwitch PHA Hot Cup Single Wall - Hot Cups made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16oz PlantSwitch PHA Hot Cup Single Wall - TUV OK Home Certification</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HC-7003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16oz PlantSwitch PHA Hot Cup Single Wall - Hot Cups made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80mm - PlantSwitch -Hot Cup Coffee Lid - (Natural  Color)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL-6000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80mm - PlantSwitch -Hot Cup Coffee Lid - (Natural  Color) - Lids for hot cups made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90mm - PlantSwitch -Hot Cup Coffee Lid - (Natural  Color)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL-6001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90mm - PlantSwitch -Hot Cup Coffee Lid - (Natural  Color) - Lids for hot cups made with PlantSwitch Compost Zero Resin - TUV Certified OK Home Compost, BPI Certified, No Microplastics</x:t>
+  </x:si>
+  <x:si>
     <x:t>7.75" Unwrapped Giant Natural CompostZero Straw</x:t>
   </x:si>
   <x:si>
     <x:t>PS-C-JN21U</x:t>
   </x:si>
   <x:si>
     <x:t>7.75” Wrapped Giant Natural CompostZero Straw</x:t>
   </x:si>
   <x:si>
     <x:t>PS-C-JN21W</x:t>
   </x:si>
   <x:si>
     <x:t>5.75" Unwrapped Black Jumbo Cocktail CompostZero Straw</x:t>
   </x:si>
   <x:si>
     <x:t>PS-C-SB15U</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">5.75" Unwrapped Black Jumbo Cocktail CompostZero Straw
 </x:t>
   </x:si>
   <x:si>
     <x:t>7.75” Unwrapped Black Jumbo CompostZero Straw</x:t>
   </x:si>
   <x:si>
@@ -5289,141 +5865,66 @@
   <x:si>
     <x:t>7.75" Wrapped Boba Natural CompostZero Straw</x:t>
   </x:si>
   <x:si>
     <x:t>PS-C-BTN21W</x:t>
   </x:si>
   <x:si>
     <x:t>5.25" Unwrapped stirrer, Black CompostZero Straw</x:t>
   </x:si>
   <x:si>
     <x:t>PS-C-STB13U</x:t>
   </x:si>
   <x:si>
     <x:t>5.25" Unwrapped stirrer, Natural CompostZero Straw</x:t>
   </x:si>
   <x:si>
     <x:t>PS-C-STN13U</x:t>
   </x:si>
   <x:si>
     <x:t>10.25" Wrapped Black Jumbo CompostZero Straw</x:t>
   </x:si>
   <x:si>
     <x:t>PS-C-SB26W</x:t>
   </x:si>
   <x:si>
-    <x:t>19708-000 (3pc McCrispy Strips), 19709-000 (4pc McCrispy Strips)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10.25" Wrapped Natrual Jumbo CompostZero Straw</x:t>
   </x:si>
   <x:si>
     <x:t>PS-C-SN26W</x:t>
   </x:si>
   <x:si>
     <x:t>CompostZero Kit, Natural,( 7"Knife+6”Fork+7"Spoon+Napkin 2PLY 9"*8")</x:t>
   </x:si>
   <x:si>
     <x:t>PS-CKN300</x:t>
   </x:si>
   <x:si>
     <x:t>CompostZero Kit, Black,( 7"Knife+6”Fork+7"Spoon+Napkin 2PLY 9"*8")</x:t>
   </x:si>
   <x:si>
     <x:t>PS-CKB300</x:t>
-  </x:si>
-[...70 lines deleted...]
-    <x:t>Natural (beige) giant straw, 10.25, paper wrapper, certified by BPI</x:t>
   </x:si>
   <x:si>
     <x:t>Plastechfree, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Plastech Products</x:t>
   </x:si>
   <x:si>
     <x:t>641320640004, 641320640011</x:t>
   </x:si>
   <x:si>
     <x:t>GLVMED-SU, GLVLG-SU</x:t>
   </x:si>
   <x:si>
     <x:t>Green Compostable Food Prep Gloves, Medium and Large. Home and Industrial Certifications</x:t>
   </x:si>
   <x:si>
     <x:t>06413206399856</x:t>
   </x:si>
   <x:si>
     <x:t>MU500-CS</x:t>
   </x:si>
   <x:si>
     <x:t>Green Compostable T-Shirt Bag aka Carry Bags. Home and Industrial Certifications</x:t>
   </x:si>
@@ -5910,87 +6411,86 @@
   </x:si>
   <x:si>
     <x:t>678526500108, 678526500115, 678526500122, 678526500139, 678526500146, 678526500153, 678526500191, 678526500207, 678526500214, 5003
 10678526500303
 10678526500310
 5004
 106785</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COMPOSTABLE CLING FILM
 BPI and CMA certified compostable. </x:t>
   </x:si>
   <x:si>
     <x:t>678526316174, 678526216177</x:t>
   </x:si>
   <x:si>
     <x:t>HR1617-62, CP1617-64</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COMPOSTABLE BAGS FOR FOOD SCRAPS / ECONOMY BACK AND ECOSAFE MULTIRES
 BPI and CMA certified compostable.
 Perfect for multi-family buildings/condos/apartments paired with the EcoSafe MultiRes dispenser.
 </x:t>
   </x:si>
   <x:si>
-    <x:t>Up &amp; Up</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>D&amp;W Fine Pack</x:t>
   </x:si>
   <x:si>
+    <x:t>Forum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>097111016037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP875-0732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forum 7" Square Unbleached Pulp Base, 32 oz., 360 ct., 2.5" High, Case Weight = 19.48 lbs., BPI Certified Industrial Compostable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>097111016044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MP875-1048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forum 10.25" Square Unbleached Pulp Base, 48 oz., 160 ct., 1.50" High, Case Weight = 10.86 lbs., BPI Certified Industrial Compostable</x:t>
+  </x:si>
+  <x:si>
     <x:t>Earth Smart</x:t>
   </x:si>
   <x:si>
     <x:t>097111009831</x:t>
   </x:si>
   <x:si>
     <x:t>DSTGW4-300CV</x:t>
   </x:si>
   <x:si>
     <x:t>Earth Smart 10.25" long Clear wrapped Giant compostable straw, 1200 ct., Diameter= .275", Case Weight= 5.06 lbs., BPI Certified Industrial Compostable, TUV Certified Home Compostable</x:t>
   </x:si>
   <x:si>
-    <x:t>19745-000 (Hamburger Wrap), 19765-000 (Cheeseburger Wrap), 19746-000 (Double Cheeseburger Wrap), 19764-000 (McGriddle Wrap), 19776-000 (Biscuit Wrap), 19747-000 (McMuffin Wrap), 19748-000 (2n1 Hot N Spicy McChicken Wrap), 19783-000 (Snack Wrap)
-[...11 lines deleted...]
-  <x:si>
     <x:t>UNNI Corporation</x:t>
   </x:si>
   <x:si>
     <x:t>UNNI</x:t>
   </x:si>
   <x:si>
     <x:t>195893985012, 195893681143, 195893087105, 195893636358, 195893789665, 195893526147, 195893758623, 195893601257, 195893265404, 195893640768, 195893994656, 199284051706, 195893761043, 195893686285, 195893075898, 198715450828, 198715699449, 195893861927, 195893326228, 195893269563, 198715464580, 195893023585, 198715708073, 796433857174, 4883373173405, 709257034898, 195893636358, 195893789665, 709257034911, 195893758623, 680226125222, 195893265404, 709257033297, 195893994656, 4883373170541, 4883373173795, 195893326228, 709257034928, 198715708073</x:t>
   </x:si>
   <x:si>
     <x:t>T-2.6G-100, T-2.6G-200, T-2.6G-600, T-3G-100, T-3G-200, T-3G-600, T-4G-100, T-4G-200, T-8G-50, T-8G-100, T-8G-200, T-8G-400, T-13G-50, T-13G-100., T-13G-200, T-23G-30, T-23G-60, T-33G-20, T-33G-40, T-55Gal-10, T-55Gal-20, T-65G-10, T-65G-20, T-2.6G-100-B, T-2.6G-200, T-2.6G-600-B, T-3G-100-B, T-3G-200-A, T-3G-600-A, T-4G-100-A, T-4G-200, T-8G-50-B, T-8G-100-A, T-8G-200-A, T-13G-50, T-33G-20-B, T-33G-40-B, T-65G-10-A, T-65G-20-A</x:t>
   </x:si>
   <x:si>
     <x:t>UNNI Compostable Liner Bags, Kitchen Food Scrap Waste Bags, US BPI, CMA &amp; OK Compost Home Certified</x:t>
   </x:si>
   <x:si>
     <x:t>198715269024, 198715341966, 198715796285, 198715185058, 198715810479, 198715924749, 198715883060, 198715384734, 198715154313, 198715884098, 198715277722, 198715615425, 198715085532, 198715268065, 198715341966, 198715796285, 198715810479, 198715924749, 198715384734, 198715154313, 198715884098, 198715615425, 198715268065</x:t>
   </x:si>
   <x:si>
     <x:t>TS-1.6G-50, TS-1.6G-100X, TS-1.6G-200, TS-2.6G-50, TS-2.6G-100, TS-2.6G-200, TS-3G-100, TS-3G-200, TS-4G-30, TS-4G-60, TS-8G-30, TS-8G-60, TS-13G-30X, TS-13G-60, TS-1.6G-100A, TS-1.6G-200-A, TS-2.6G-100-A, TS-2.6G-200-A, TS-3G-200-A, TS-4G-30-A, TS-4G-60-A, TS-8G-60-A, TS-13G-60-A</x:t>
   </x:si>
   <x:si>
     <x:t>UNNI Compostable Bags with Handles, T-Shirt Bags, Kitchen Food Scrap Waste Bags, US BPI, CMA &amp; OK Compost Home Certified</x:t>
   </x:si>
   <x:si>
     <x:t>198715501094, 198715501506, 198715206920, 198715166583</x:t>
@@ -6019,388 +6519,155 @@
   <x:si>
     <x:t>UNNI Compostable Drawstring Bags, Heavy Duty 1 Mil,  Kitchen Food Scrap Waste Bags, ASTM D6400, US BPI, CMA and Europe OK Compost Certified</x:t>
   </x:si>
   <x:si>
     <x:t>195893338139, 195893516438, 195893818785, 195893708215, 195893204175, 195893909629, 195893708871, 195893606474, 198715020519, 195893531707, 198715027204, 709257030111, 195893909629, 198715616620, 195893708871, 198715024180</x:t>
   </x:si>
   <x:si>
     <x:t>Gloves-S-100, Gloves-S-1000, Gloves-M-100, Gloves-M-1000, Gloves-L-100, Gloves-L-1000, Gloves-LX-100, Gloves-S-100, Gloves-S-500-A, Gloves-S-1000-A, Gloves-S-2000-A, Gloves-M-1000-A, Gloves-M-2000-A, Gloves-L-100-A, Gloves-L-500-A, Gloves-L-1000-A, Gloves-L-2000-A, Gloves-LX-100-A, Gloves-LX-500-A, Gloves-XL-1000-A., Gloves-XL-2000-A</x:t>
   </x:si>
   <x:si>
     <x:t>UNNI Compostable Food Prep Gloves, For Food Handling, Powder-Free, ASTM D6400, US BPI, CMA &amp; Europe OK Compost Certified</x:t>
   </x:si>
   <x:si>
     <x:t>Green Earth Compostable</x:t>
   </x:si>
   <x:si>
     <x:t>195893904006, 195893106172, 195893922437, 195893031979, 195893191024, 195893344390, 195893877799, 852665080381, 709257033723, 709257033754, 709257033761, 195893922437, 7810795872, 709257033730, 709257033747, 852665080398, 709257033693, 709257033709, 709257033716</x:t>
   </x:si>
   <x:si>
     <x:t>GE-2.6G-50-B, GE-2.6G-100, GE-2.6G-300, GE-2.6Gal-600, GE-2.6Gal-900, GE-3G-100-A, GE-3G-300-B, GE-3Gal-600, GE-3Gal-900, GE-4G-50-B, GE-8G-25-B, GE-13Gal-50-A, GE-13Gal-100., GE-13Gal-200., GE-13Gal-400</x:t>
   </x:si>
   <x:si>
     <x:t>Green Earth Compostable  Kitchen Food Scrap Waste Bags, Compost Bin Compatible, ASTM D6400, US BPI &amp; Europe OK Compost Home Certified</x:t>
   </x:si>
   <x:si>
-    <x:t>19297-000 (12oz Lid), 19305-000 (16/21oz Lid), 19306-000 (30oz Lid), 01665-041 (Double Wall Hot Cup Lid)</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Alegre Coffee</x:t>
   </x:si>
   <x:si>
     <x:t>Evergreen Compostable Coffee Capsules</x:t>
   </x:si>
   <x:si>
-    <x:t>627739895259;
-[...2 lines deleted...]
-99482</x:t>
+    <x:t>627739895259;627739895266;627739895273;9948254453</x:t>
   </x:si>
   <x:si>
     <x:t>Single Serve coffee capsules with top lid, BPI Certified</x:t>
   </x:si>
   <x:si>
-    <x:t>400015441629</x:t>
-[...218 lines deleted...]
-  <x:si>
     <x:t>Notpla</x:t>
   </x:si>
   <x:si>
     <x:t>KSC001, KMC001, KLC001, KSP001, KMP001, KLP001</x:t>
   </x:si>
   <x:si>
     <x:t>Notpla Food Box</x:t>
   </x:si>
   <x:si>
     <x:t>CS6C001, CS7C001, HDB3C001, CS9C001, HDB3P001</x:t>
   </x:si>
   <x:si>
     <x:t>Notpla Clamshell</x:t>
   </x:si>
   <x:si>
     <x:t>DT2C001, TS3C001, TR3C001, DT2P001, TR2P001, TS3P001</x:t>
   </x:si>
   <x:si>
     <x:t>Notpla Tray</x:t>
   </x:si>
   <x:si>
     <x:t>SCS1C001, FF1C004, FF1P005, FF2P004</x:t>
   </x:si>
   <x:si>
     <x:t>Notpla Chip Scoop</x:t>
   </x:si>
   <x:si>
-    <x:t>400017379258</x:t>
-[...32 lines deleted...]
-    <x:t>EcoChoice 32 oz. Kraft Paper Food Cup with Vented Lid. BPI certified.</x:t>
+    <x:t>Jiangsu Zhongheng Pet Articles Joint-Stock Co.ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>amazon basics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100304-DP, 100308-DP, 100316-DP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon Basics Composable Dog Poop Bags, 60 Count, certified by BPI, "compostable" printed on the bags
+Amazon Basics  Composable Dog Poop Bags, 120 Count, certified by BPI, "compostable" printed on the bags
+Amazon Basics  Composable Dog Poop Bags, 240 Count, certified by BPI, "compostable" printed on the bags</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECOSENSE ENVIRONMENTAL TECHNOLOGY SDN. BHD.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GREAT VALUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78742058542, 78742120751, 78742349312, 78742349329, 78742349343, 78742349350, 78742349398, 194346053322, 78742349305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GV 9IN PPR PLT 100C, GV 9IN PLATE 300CT, GV 10IN PPR PLT 150C, GV 10IN PPR PLT 100, GV 9IN PPR PLT 200C, GV 9IN PPR PLT 50C, GV 10IN PPR PLT 50C, GV 9IN PPR PLT 25C, GV 7IN PPR PLT 50C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7IN, 9IN, 10IN, PAPER PLATES, GREEN CIRCULAR RING AROUND THE BASED PLATE RIM, CERTIFIED BY BPI (PRINTED ON PLATE), "COMPOSTABLE" WRITTEN ON GREEN CIRCULAR RING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJM Packaging Corporation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon Basics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195515146449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0FPNWKHN5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon Basics 9" Uncoated White Paper Plates 1200 Count (Pack of 12)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0FPNCNYN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon Basics 9" Uncoated White Paper Plates 100 Count (Pack of 1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>195515151702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0GRKLJNQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon Basics 6" Uncoated White Paper Plates 100 pack (pack of 1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B0GRKQP63S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amazon Basics 6" Uncoated White Paper Plates 1000 pack (pack of 10)</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -6427,52 +6694,52 @@
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:F684" totalsRowShown="0">
-  <x:autoFilter ref="A1:F684"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:F720" totalsRowShown="0">
+  <x:autoFilter ref="A1:F720"/>
   <x:tableColumns count="6">
     <x:tableColumn id="1" name="Producer"/>
     <x:tableColumn id="2" name="Brand"/>
     <x:tableColumn id="3" name="Product Type"/>
     <x:tableColumn id="4" name="UPCs"/>
     <x:tableColumn id="5" name="SKUs"/>
     <x:tableColumn id="6" name="Other Product Desc"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -6732,13209 +6999,13842 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F684"/>
+  <x:dimension ref="A1:F720"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B3" s="0" t="s">
+      <x:c r="E3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="C3" s="0" t="s">
+      <x:c r="F3" s="0" t="s">
         <x:v>13</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>18</x:v>
-[...2 lines deleted...]
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>28</x:v>
-[...2 lines deleted...]
-        <x:v>29</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="B8" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>42</x:v>
-[...2 lines deleted...]
-        <x:v>43</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>46</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>18</x:v>
-[...2 lines deleted...]
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>55</x:v>
-[...5 lines deleted...]
-        <x:v>57</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>61</x:v>
-[...2 lines deleted...]
-        <x:v>62</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>70</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>61</x:v>
-[...2 lines deleted...]
-        <x:v>80</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>84</x:v>
-[...2 lines deleted...]
-        <x:v>85</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>91</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>95</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>99</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>104</x:v>
-[...2 lines deleted...]
-        <x:v>105</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>46</x:v>
-[...2 lines deleted...]
-        <x:v>109</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>112</x:v>
-[...2 lines deleted...]
-        <x:v>113</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>118</x:v>
-[...2 lines deleted...]
-        <x:v>119</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-        <x:v>122</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-        <x:v>125</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>118</x:v>
-[...2 lines deleted...]
-        <x:v>128</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>118</x:v>
-[...2 lines deleted...]
-        <x:v>131</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>140</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-        <x:v>174</x:v>
+      <x:c r="D43" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-        <x:v>181</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>219</x:v>
-[...2 lines deleted...]
-        <x:v>200</x:v>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="B64" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>237</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C74" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>250</x:v>
-[...2 lines deleted...]
-        <x:v>251</x:v>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>253</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>256</x:v>
-[...2 lines deleted...]
-        <x:v>254</x:v>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>13</x:v>
-[...8 lines deleted...]
-        <x:v>273</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>280</x:v>
-[...2 lines deleted...]
-        <x:v>281</x:v>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>13</x:v>
-[...5 lines deleted...]
-        <x:v>289</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>61</x:v>
-[...5 lines deleted...]
-        <x:v>293</x:v>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C94" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6">
       <x:c r="A109" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6">
       <x:c r="A110" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6">
       <x:c r="A111" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6">
       <x:c r="A112" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6">
       <x:c r="A113" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6">
       <x:c r="A114" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6">
       <x:c r="A115" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6">
       <x:c r="A116" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6">
       <x:c r="A117" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>370</x:v>
-[...1 lines deleted...]
-      <x:c r="D117" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="E117" s="0" t="s">
+      <x:c r="F117" s="0" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6">
       <x:c r="A118" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6">
       <x:c r="A119" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6">
       <x:c r="A120" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6">
       <x:c r="A121" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6">
       <x:c r="A122" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C122" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D122" s="1" t="s">
+      <x:c r="E122" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E122" s="1" t="s">
+      <x:c r="F122" s="0" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6">
       <x:c r="A123" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="B123" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6">
       <x:c r="A124" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6">
       <x:c r="A125" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>401</x:v>
-[...2 lines deleted...]
-        <x:v>402</x:v>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6">
       <x:c r="A126" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>404</x:v>
-[...2 lines deleted...]
-        <x:v>405</x:v>
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6">
       <x:c r="A127" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>407</x:v>
-[...2 lines deleted...]
-        <x:v>408</x:v>
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6">
       <x:c r="A128" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6">
       <x:c r="A129" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6">
       <x:c r="A130" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6">
       <x:c r="A131" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6">
       <x:c r="A132" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6">
       <x:c r="A133" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>431</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6">
       <x:c r="A134" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6">
       <x:c r="A135" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6">
       <x:c r="A136" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6">
       <x:c r="A137" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6">
       <x:c r="A138" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6">
       <x:c r="A139" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6">
       <x:c r="A140" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6">
       <x:c r="A141" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6">
       <x:c r="A142" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="B142" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C142" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="B142" s="0" t="s">
+      <x:c r="E142" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C142" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6">
       <x:c r="A143" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>441</x:v>
-[...2 lines deleted...]
-        <x:v>442</x:v>
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6">
       <x:c r="A144" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6">
       <x:c r="A145" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6">
       <x:c r="A146" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6">
       <x:c r="A147" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6">
       <x:c r="A148" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6">
       <x:c r="A149" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6">
       <x:c r="A150" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6">
       <x:c r="A151" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6">
       <x:c r="A152" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6">
       <x:c r="A153" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>38</x:v>
-[...2 lines deleted...]
-        <x:v>464</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6">
       <x:c r="A154" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6">
       <x:c r="A155" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6">
       <x:c r="A156" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6">
       <x:c r="A157" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="B157" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="B157" s="0" t="s">
+      <x:c r="E157" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C157" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6">
       <x:c r="A158" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6">
       <x:c r="A159" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>23</x:v>
-[...5 lines deleted...]
-        <x:v>484</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6">
       <x:c r="A160" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>486</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6">
       <x:c r="A161" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>489</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6">
       <x:c r="A162" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>492</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6">
       <x:c r="A163" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>23</x:v>
-[...5 lines deleted...]
-        <x:v>496</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6">
       <x:c r="A164" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6">
       <x:c r="A165" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6">
       <x:c r="A166" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6">
       <x:c r="A167" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>23</x:v>
-[...5 lines deleted...]
-        <x:v>508</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6">
       <x:c r="A168" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>511</x:v>
-[...2 lines deleted...]
-        <x:v>512</x:v>
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="F168" s="1" t="s">
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6">
       <x:c r="A169" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6">
       <x:c r="A170" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>517</x:v>
-[...2 lines deleted...]
-        <x:v>518</x:v>
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="F170" s="1" t="s">
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6">
       <x:c r="A171" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>521</x:v>
-[...2 lines deleted...]
-        <x:v>522</x:v>
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="F171" s="1" t="s">
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6">
       <x:c r="A172" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6">
       <x:c r="A173" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>118</x:v>
-[...5 lines deleted...]
-        <x:v>529</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D173" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E173" s="0" t="s">
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6">
       <x:c r="A174" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>8</x:v>
-[...5 lines deleted...]
-        <x:v>532</x:v>
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D174" s="0" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E174" s="0" t="s">
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6">
       <x:c r="A175" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>112</x:v>
-[...2 lines deleted...]
-        <x:v>533</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D175" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="E175" s="0" t="s">
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6">
       <x:c r="A176" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>84</x:v>
-[...2 lines deleted...]
-        <x:v>535</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D176" s="0" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="E176" s="0" t="s">
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6">
       <x:c r="A177" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>28</x:v>
-[...2 lines deleted...]
-        <x:v>537</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D177" s="0" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="E177" s="0" t="s">
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6">
       <x:c r="A178" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>539</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D178" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E178" s="0" t="s">
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6">
       <x:c r="A179" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D179" s="0" t="s">
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6">
       <x:c r="A180" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>18</x:v>
-[...5 lines deleted...]
-        <x:v>544</x:v>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="D180" s="0" t="s">
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6">
       <x:c r="A181" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>112</x:v>
-[...2 lines deleted...]
-        <x:v>545</x:v>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="D181" s="0" t="s">
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6">
       <x:c r="A182" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6">
       <x:c r="A183" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>551</x:v>
-[...2 lines deleted...]
-        <x:v>552</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6">
       <x:c r="A184" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>554</x:v>
-[...2 lines deleted...]
-        <x:v>555</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6">
       <x:c r="A185" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>18</x:v>
-[...5 lines deleted...]
-        <x:v>558</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6">
       <x:c r="A186" s="0" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="B186" s="0" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C186" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="E186" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="F186" s="0" t="s">
         <x:v>547</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6">
       <x:c r="A187" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6">
       <x:c r="A188" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6">
       <x:c r="A189" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6">
       <x:c r="A190" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6">
       <x:c r="A191" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6">
       <x:c r="A192" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6">
       <x:c r="A193" s="0" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="B193" s="0" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C193" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="B193" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6">
       <x:c r="A194" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6">
       <x:c r="A195" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>591</x:v>
-[...2 lines deleted...]
-        <x:v>592</x:v>
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6">
       <x:c r="A196" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>594</x:v>
-[...2 lines deleted...]
-        <x:v>595</x:v>
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="F196" s="0" t="s">
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6">
       <x:c r="A197" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>597</x:v>
-[...2 lines deleted...]
-        <x:v>598</x:v>
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="F197" s="0" t="s">
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6">
       <x:c r="A198" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>600</x:v>
-[...2 lines deleted...]
-        <x:v>601</x:v>
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="F198" s="0" t="s">
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6">
       <x:c r="A199" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>603</x:v>
-[...2 lines deleted...]
-        <x:v>604</x:v>
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F199" s="0" t="s">
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6">
       <x:c r="A200" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>606</x:v>
-[...2 lines deleted...]
-        <x:v>607</x:v>
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="F200" s="0" t="s">
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6">
       <x:c r="A201" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>609</x:v>
-[...2 lines deleted...]
-        <x:v>610</x:v>
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="F201" s="0" t="s">
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6">
       <x:c r="A202" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6">
       <x:c r="A203" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>616</x:v>
-[...2 lines deleted...]
-        <x:v>617</x:v>
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="F203" s="0" t="s">
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6">
       <x:c r="A204" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>619</x:v>
-[...2 lines deleted...]
-        <x:v>620</x:v>
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="F204" s="0" t="s">
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6">
       <x:c r="A205" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>622</x:v>
-[...2 lines deleted...]
-        <x:v>623</x:v>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="F205" s="0" t="s">
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6">
       <x:c r="A206" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>625</x:v>
-[...2 lines deleted...]
-        <x:v>626</x:v>
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="F206" s="0" t="s">
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6">
       <x:c r="A207" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>628</x:v>
-[...2 lines deleted...]
-        <x:v>629</x:v>
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="F207" s="0" t="s">
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6">
       <x:c r="A208" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>631</x:v>
-[...2 lines deleted...]
-        <x:v>632</x:v>
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="F208" s="0" t="s">
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6">
       <x:c r="A209" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>634</x:v>
-[...2 lines deleted...]
-        <x:v>635</x:v>
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6">
       <x:c r="A210" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>637</x:v>
-[...2 lines deleted...]
-        <x:v>638</x:v>
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6">
       <x:c r="A211" s="0" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D211" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="B211" s="0" t="s">
+      <x:c r="E211" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="C211" s="0" t="s">
-[...9 lines deleted...]
-        <x:v>641</x:v>
+      <x:c r="F211" s="0" t="s">
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6">
       <x:c r="A212" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>643</x:v>
-[...2 lines deleted...]
-        <x:v>644</x:v>
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6">
       <x:c r="A213" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>646</x:v>
-[...2 lines deleted...]
-        <x:v>647</x:v>
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6">
       <x:c r="A214" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>649</x:v>
-[...2 lines deleted...]
-        <x:v>650</x:v>
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="F214" s="0" t="s">
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6">
       <x:c r="A215" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>652</x:v>
-[...2 lines deleted...]
-        <x:v>653</x:v>
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="F215" s="0" t="s">
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6">
       <x:c r="A216" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>655</x:v>
-[...2 lines deleted...]
-        <x:v>656</x:v>
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="F216" s="0" t="s">
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6">
       <x:c r="A217" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>658</x:v>
-[...2 lines deleted...]
-        <x:v>659</x:v>
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="F217" s="0" t="s">
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6">
       <x:c r="A218" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>661</x:v>
-[...2 lines deleted...]
-        <x:v>662</x:v>
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="F218" s="0" t="s">
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6">
       <x:c r="A219" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6">
       <x:c r="A220" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6">
       <x:c r="A221" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6">
       <x:c r="A222" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6">
       <x:c r="A223" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6">
       <x:c r="A224" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>681</x:v>
-[...2 lines deleted...]
-        <x:v>682</x:v>
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="F224" s="1" t="s">
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6">
       <x:c r="A225" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>112</x:v>
-[...5 lines deleted...]
-        <x:v>684</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F225" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6">
       <x:c r="A226" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>688</x:v>
-[...2 lines deleted...]
-        <x:v>689</x:v>
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="F226" s="1" t="s">
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6">
       <x:c r="A227" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>691</x:v>
-[...2 lines deleted...]
-        <x:v>692</x:v>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="F227" s="1" t="s">
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6">
       <x:c r="A228" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>694</x:v>
-[...2 lines deleted...]
-        <x:v>695</x:v>
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="F228" s="1" t="s">
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6">
       <x:c r="A229" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>697</x:v>
-[...2 lines deleted...]
-        <x:v>698</x:v>
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="F229" s="1" t="s">
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6">
       <x:c r="A230" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>700</x:v>
-[...2 lines deleted...]
-        <x:v>701</x:v>
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="F230" s="1" t="s">
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6">
       <x:c r="A231" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>703</x:v>
-[...2 lines deleted...]
-        <x:v>704</x:v>
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="F231" s="1" t="s">
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6">
       <x:c r="A232" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>706</x:v>
-[...2 lines deleted...]
-        <x:v>707</x:v>
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="F232" s="1" t="s">
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6">
       <x:c r="A233" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>709</x:v>
-[...2 lines deleted...]
-        <x:v>710</x:v>
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="F233" s="1" t="s">
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6">
       <x:c r="A234" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>118</x:v>
-[...8 lines deleted...]
-        <x:v>713</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F234" s="0" t="s">
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6">
       <x:c r="A235" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>8</x:v>
-[...8 lines deleted...]
-        <x:v>716</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F235" s="0" t="s">
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6">
       <x:c r="A236" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6">
       <x:c r="A237" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>61</x:v>
-[...8 lines deleted...]
-        <x:v>722</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E237" s="0" t="s">
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6">
       <x:c r="A238" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>723</x:v>
-[...2 lines deleted...]
-        <x:v>724</x:v>
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="E238" s="1" t="s">
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6">
       <x:c r="A239" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6">
       <x:c r="A240" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6">
       <x:c r="A241" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6">
       <x:c r="A242" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>736</x:v>
-[...2 lines deleted...]
-        <x:v>737</x:v>
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="E242" s="1" t="s">
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6">
       <x:c r="A243" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6">
       <x:c r="A244" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6">
       <x:c r="A245" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D245" s="0" t="s">
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6">
       <x:c r="A246" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>112</x:v>
-[...5 lines deleted...]
-        <x:v>749</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F246" s="1" t="s">
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6">
       <x:c r="A247" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>750</x:v>
-[...2 lines deleted...]
-        <x:v>751</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6">
       <x:c r="A248" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>104</x:v>
-[...2 lines deleted...]
-        <x:v>753</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6">
       <x:c r="A249" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>755</x:v>
-[...2 lines deleted...]
-        <x:v>756</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6">
       <x:c r="A250" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>42</x:v>
-[...2 lines deleted...]
-        <x:v>758</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6">
       <x:c r="A251" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>13</x:v>
-[...5 lines deleted...]
-        <x:v>763</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6">
       <x:c r="A252" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>13</x:v>
-[...5 lines deleted...]
-        <x:v>766</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6">
       <x:c r="A253" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>13</x:v>
-[...5 lines deleted...]
-        <x:v>769</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6">
       <x:c r="A254" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>84</x:v>
-[...8 lines deleted...]
-        <x:v>775</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F254" s="0" t="s">
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6">
       <x:c r="A255" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>84</x:v>
-[...8 lines deleted...]
-        <x:v>778</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F255" s="0" t="s">
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6">
       <x:c r="A256" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>780</x:v>
-[...2 lines deleted...]
-        <x:v>781</x:v>
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="F256" s="0" t="s">
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6">
       <x:c r="A257" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>783</x:v>
-[...2 lines deleted...]
-        <x:v>784</x:v>
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="F257" s="0" t="s">
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6">
       <x:c r="A258" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>786</x:v>
-[...2 lines deleted...]
-        <x:v>787</x:v>
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="F258" s="0" t="s">
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6">
       <x:c r="A259" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>789</x:v>
-[...2 lines deleted...]
-        <x:v>790</x:v>
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="F259" s="0" t="s">
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6">
       <x:c r="A260" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>792</x:v>
-[...2 lines deleted...]
-        <x:v>793</x:v>
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="F260" s="0" t="s">
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6">
       <x:c r="A261" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>84</x:v>
-[...8 lines deleted...]
-        <x:v>796</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D261" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="E261" s="1" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="F261" s="0" t="s">
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6">
       <x:c r="A262" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>84</x:v>
-[...8 lines deleted...]
-        <x:v>799</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D262" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="E262" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="F262" s="0" t="s">
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6">
       <x:c r="A263" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
-        <x:v>801</x:v>
-[...2 lines deleted...]
-        <x:v>802</x:v>
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="F263" s="0" t="s">
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6">
       <x:c r="A264" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>804</x:v>
-[...2 lines deleted...]
-        <x:v>805</x:v>
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="F264" s="0" t="s">
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6">
       <x:c r="A265" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>807</x:v>
-[...2 lines deleted...]
-        <x:v>808</x:v>
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="F265" s="0" t="s">
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6">
       <x:c r="A266" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>810</x:v>
-[...2 lines deleted...]
-        <x:v>811</x:v>
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="F266" s="0" t="s">
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6">
       <x:c r="A267" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>813</x:v>
-[...2 lines deleted...]
-        <x:v>814</x:v>
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="F267" s="0" t="s">
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6">
       <x:c r="A268" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>816</x:v>
-[...2 lines deleted...]
-        <x:v>817</x:v>
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="F268" s="0" t="s">
+        <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6">
       <x:c r="A269" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>819</x:v>
-[...2 lines deleted...]
-        <x:v>820</x:v>
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="F269" s="0" t="s">
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6">
       <x:c r="A270" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
-        <x:v>822</x:v>
-[...2 lines deleted...]
-        <x:v>823</x:v>
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="F270" s="0" t="s">
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6">
       <x:c r="A271" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
-        <x:v>825</x:v>
-[...2 lines deleted...]
-        <x:v>826</x:v>
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="F271" s="0" t="s">
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6">
       <x:c r="A272" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>828</x:v>
-[...2 lines deleted...]
-        <x:v>829</x:v>
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="F272" s="0" t="s">
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6">
       <x:c r="A273" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
-        <x:v>831</x:v>
-[...2 lines deleted...]
-        <x:v>832</x:v>
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="F273" s="0" t="s">
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6">
       <x:c r="A274" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
-        <x:v>834</x:v>
-[...2 lines deleted...]
-        <x:v>835</x:v>
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="F274" s="0" t="s">
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6">
       <x:c r="A275" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
-        <x:v>837</x:v>
-[...2 lines deleted...]
-        <x:v>838</x:v>
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="F275" s="0" t="s">
+        <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6">
       <x:c r="A276" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>840</x:v>
-[...2 lines deleted...]
-        <x:v>841</x:v>
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="F276" s="0" t="s">
+        <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6">
       <x:c r="A277" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="F277" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6">
       <x:c r="A278" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="F278" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6">
       <x:c r="A279" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6">
       <x:c r="A280" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6">
       <x:c r="A281" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6">
       <x:c r="A282" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6">
       <x:c r="A283" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6">
       <x:c r="A284" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6">
       <x:c r="A285" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6">
       <x:c r="A286" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6">
       <x:c r="A287" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>837</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6">
       <x:c r="A288" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6">
       <x:c r="A289" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6">
       <x:c r="A290" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6">
       <x:c r="A291" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6">
       <x:c r="A292" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6">
       <x:c r="A293" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>891</x:v>
-[...2 lines deleted...]
-        <x:v>892</x:v>
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="F293" s="0" t="s">
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6">
       <x:c r="A294" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>894</x:v>
-[...2 lines deleted...]
-        <x:v>892</x:v>
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="F294" s="0" t="s">
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6">
       <x:c r="A295" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>18</x:v>
-[...2 lines deleted...]
-        <x:v>895</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>896</x:v>
-[...2 lines deleted...]
-        <x:v>897</x:v>
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="F295" s="0" t="s">
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6">
       <x:c r="A296" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>18</x:v>
-[...2 lines deleted...]
-        <x:v>898</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
-        <x:v>899</x:v>
-[...2 lines deleted...]
-        <x:v>897</x:v>
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="F296" s="0" t="s">
+        <x:v>866</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6">
       <x:c r="A297" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>18</x:v>
-[...2 lines deleted...]
-        <x:v>900</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>901</x:v>
-[...2 lines deleted...]
-        <x:v>902</x:v>
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="F297" s="0" t="s">
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6">
       <x:c r="A298" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>18</x:v>
-[...2 lines deleted...]
-        <x:v>903</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>904</x:v>
-[...2 lines deleted...]
-        <x:v>902</x:v>
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="F298" s="0" t="s">
+        <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6">
       <x:c r="A299" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>18</x:v>
-[...2 lines deleted...]
-        <x:v>905</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="F299" s="1" t="s">
-        <x:v>907</x:v>
+        <x:v>872</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6">
       <x:c r="A300" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>18</x:v>
-[...2 lines deleted...]
-        <x:v>908</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
-        <x:v>909</x:v>
-[...2 lines deleted...]
-        <x:v>907</x:v>
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="F300" s="0" t="s">
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6">
       <x:c r="A301" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
-        <x:v>911</x:v>
-[...2 lines deleted...]
-        <x:v>912</x:v>
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="F301" s="0" t="s">
+        <x:v>879</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6">
       <x:c r="A302" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
-        <x:v>914</x:v>
-[...2 lines deleted...]
-        <x:v>912</x:v>
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="F302" s="0" t="s">
+        <x:v>882</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6">
       <x:c r="A303" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
-        <x:v>916</x:v>
-[...2 lines deleted...]
-        <x:v>917</x:v>
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="F303" s="0" t="s">
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6">
       <x:c r="A304" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F304" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6">
       <x:c r="A305" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="F305" s="1" t="s">
-        <x:v>922</x:v>
+        <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6">
       <x:c r="A306" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="F306" s="1" t="s">
-        <x:v>925</x:v>
+        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6">
       <x:c r="A307" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="F307" s="1" t="s">
-        <x:v>928</x:v>
+        <x:v>899</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:6">
       <x:c r="A308" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="F308" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:6">
       <x:c r="A309" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F309" s="1" t="s">
-        <x:v>931</x:v>
+        <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:6">
       <x:c r="A310" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="F310" s="1" t="s">
-        <x:v>936</x:v>
+        <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:6">
       <x:c r="A311" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="F311" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:6">
       <x:c r="A312" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F312" s="1" t="s">
-        <x:v>939</x:v>
+        <x:v>914</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:6">
       <x:c r="A313" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F313" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:6">
       <x:c r="A314" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="F314" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>920</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:6">
       <x:c r="A315" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="F315" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:6">
       <x:c r="A316" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F316" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:6">
       <x:c r="A317" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F317" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:6">
       <x:c r="A318" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="F318" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:6">
       <x:c r="A319" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="F319" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>935</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:6">
       <x:c r="A320" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="F320" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:6">
       <x:c r="A321" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="F321" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:6">
       <x:c r="A322" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="F322" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>944</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:6">
       <x:c r="A323" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="F323" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>947</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:6">
       <x:c r="A324" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="F324" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>950</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:6">
       <x:c r="A325" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="F325" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:6">
       <x:c r="A326" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="F326" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:6">
       <x:c r="A327" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="F327" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>959</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:6">
       <x:c r="A328" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="F328" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:6">
       <x:c r="A329" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="F329" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>965</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:6">
       <x:c r="A330" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="F330" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>968</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:6">
       <x:c r="A331" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="F331" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>971</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:6">
       <x:c r="A332" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="F332" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>974</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:6">
       <x:c r="A333" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="F333" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>977</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:6">
       <x:c r="A334" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="F334" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>980</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:6">
       <x:c r="A335" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F335" s="1" t="s">
-        <x:v>1010</x:v>
+        <x:v>983</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:6">
       <x:c r="A336" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="F336" s="1" t="s">
-        <x:v>1013</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:6">
       <x:c r="A337" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="F337" s="1" t="s">
-        <x:v>1016</x:v>
+        <x:v>989</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:6">
       <x:c r="A338" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="F338" s="1" t="s">
-        <x:v>1019</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:6">
       <x:c r="A339" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="F339" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>995</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:6">
       <x:c r="A340" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="F340" s="1" t="s">
-        <x:v>1025</x:v>
+        <x:v>998</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:6">
       <x:c r="A341" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="F341" s="1" t="s">
-        <x:v>1028</x:v>
+        <x:v>1001</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:6">
       <x:c r="A342" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="F342" s="1" t="s">
-        <x:v>1031</x:v>
+        <x:v>1004</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:6">
       <x:c r="A343" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="F343" s="1" t="s">
-        <x:v>1034</x:v>
+        <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:6">
       <x:c r="A344" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="F344" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:6">
       <x:c r="A345" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="F345" s="1" t="s">
-        <x:v>1040</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:6">
       <x:c r="A346" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="F346" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:6">
       <x:c r="A347" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="F347" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:6">
       <x:c r="A348" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="F348" s="1" t="s">
-        <x:v>1049</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:6">
       <x:c r="A349" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="F349" s="1" t="s">
-        <x:v>1052</x:v>
+        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:6">
       <x:c r="A350" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="F350" s="1" t="s">
-        <x:v>1055</x:v>
+        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:6">
       <x:c r="A351" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="F351" s="1" t="s">
-        <x:v>1058</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:6">
       <x:c r="A352" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="F352" s="1" t="s">
-        <x:v>1061</x:v>
+        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:6">
       <x:c r="A353" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="F353" s="1" t="s">
-        <x:v>1064</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:6">
       <x:c r="A354" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="F354" s="1" t="s">
-        <x:v>1067</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:6">
       <x:c r="A355" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="F355" s="1" t="s">
-        <x:v>1070</x:v>
+        <x:v>1037</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:6">
       <x:c r="A356" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="F356" s="1" t="s">
-        <x:v>1073</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:6">
       <x:c r="A357" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="F357" s="1" t="s">
-        <x:v>1076</x:v>
+        <x:v>1043</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:6">
       <x:c r="A358" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="F358" s="1" t="s">
-        <x:v>1079</x:v>
+        <x:v>1046</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:6">
       <x:c r="A359" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="F359" s="1" t="s">
-        <x:v>1082</x:v>
+        <x:v>1046</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:6">
       <x:c r="A360" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="F360" s="1" t="s">
-        <x:v>1085</x:v>
+        <x:v>1051</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:6">
       <x:c r="A361" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="F361" s="1" t="s">
-        <x:v>1088</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:6">
       <x:c r="A362" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="F362" s="1" t="s">
-        <x:v>1091</x:v>
+        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:6">
       <x:c r="A363" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="F363" s="1" t="s">
-        <x:v>1094</x:v>
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:6">
       <x:c r="A364" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="F364" s="1" t="s">
-        <x:v>1097</x:v>
+        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:6">
       <x:c r="A365" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="F365" s="1" t="s">
-        <x:v>1100</x:v>
+        <x:v>1065</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:6">
       <x:c r="A366" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="F366" s="1" t="s">
-        <x:v>1103</x:v>
+        <x:v>1068</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:6">
       <x:c r="A367" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="F367" s="1" t="s">
-        <x:v>1106</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:6">
       <x:c r="A368" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="F368" s="1" t="s">
-        <x:v>1109</x:v>
+        <x:v>1074</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:6">
       <x:c r="A369" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="F369" s="1" t="s">
-        <x:v>1112</x:v>
+        <x:v>1077</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:6">
       <x:c r="A370" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="F370" s="1" t="s">
-        <x:v>1115</x:v>
+        <x:v>1080</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:6">
       <x:c r="A371" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="F371" s="1" t="s">
-        <x:v>1118</x:v>
+        <x:v>1083</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:6">
       <x:c r="A372" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="F372" s="1" t="s">
-        <x:v>1121</x:v>
+        <x:v>1086</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:6">
       <x:c r="A373" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="F373" s="1" t="s">
-        <x:v>1124</x:v>
+        <x:v>1089</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:6">
       <x:c r="A374" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="F374" s="1" t="s">
-        <x:v>1127</x:v>
+        <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:6">
       <x:c r="A375" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="F375" s="1" t="s">
-        <x:v>1130</x:v>
+        <x:v>1095</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:6">
       <x:c r="A376" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="F376" s="1" t="s">
-        <x:v>1133</x:v>
+        <x:v>1098</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:6">
       <x:c r="A377" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="F377" s="1" t="s">
-        <x:v>1136</x:v>
+        <x:v>1101</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:6">
       <x:c r="A378" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="F378" s="1" t="s">
-        <x:v>1139</x:v>
+        <x:v>1104</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:6">
       <x:c r="A379" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="F379" s="1" t="s">
-        <x:v>1142</x:v>
+        <x:v>1107</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:6">
       <x:c r="A380" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="F380" s="1" t="s">
-        <x:v>1145</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:6">
       <x:c r="A381" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="F381" s="1" t="s">
-        <x:v>1148</x:v>
+        <x:v>1113</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:6">
       <x:c r="A382" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D382" s="0" t="s">
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="F382" s="1" t="s">
-        <x:v>1150</x:v>
+        <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:6">
       <x:c r="A383" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="F383" s="1" t="s">
-        <x:v>1153</x:v>
+        <x:v>1119</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:6">
       <x:c r="A384" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="F384" s="1" t="s">
-        <x:v>1156</x:v>
+        <x:v>1122</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:6">
       <x:c r="A385" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="F385" s="1" t="s">
-        <x:v>1159</x:v>
+        <x:v>1125</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:6">
       <x:c r="A386" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="F386" s="1" t="s">
-        <x:v>1162</x:v>
+        <x:v>1128</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:6">
       <x:c r="A387" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="F387" s="1" t="s">
-        <x:v>1165</x:v>
+        <x:v>1131</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:6">
       <x:c r="A388" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F388" s="1" t="s">
-        <x:v>1168</x:v>
+        <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:6">
       <x:c r="A389" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="F389" s="1" t="s">
-        <x:v>1171</x:v>
+        <x:v>1137</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:6">
       <x:c r="A390" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="F390" s="1" t="s">
-        <x:v>1174</x:v>
+        <x:v>1140</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:6">
       <x:c r="A391" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="F391" s="1" t="s">
-        <x:v>1177</x:v>
+        <x:v>1143</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:6">
       <x:c r="A392" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="F392" s="1" t="s">
-        <x:v>1180</x:v>
+        <x:v>1146</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:6">
       <x:c r="A393" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="F393" s="1" t="s">
-        <x:v>1183</x:v>
+        <x:v>1149</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:6">
       <x:c r="A394" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="F394" s="1" t="s">
-        <x:v>1186</x:v>
+        <x:v>1152</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:6">
       <x:c r="A395" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="F395" s="1" t="s">
-        <x:v>1189</x:v>
+        <x:v>1155</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:6">
       <x:c r="A396" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="F396" s="1" t="s">
-        <x:v>1192</x:v>
+        <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:6">
       <x:c r="A397" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="F397" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1161</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:6">
       <x:c r="A398" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
-        <x:v>1201</x:v>
-[...2 lines deleted...]
-        <x:v>1202</x:v>
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="F398" s="1" t="s">
+        <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:6">
       <x:c r="A399" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
-        <x:v>1204</x:v>
-[...2 lines deleted...]
-        <x:v>1205</x:v>
+        <x:v>1166</x:v>
+      </x:c>
+      <x:c r="F399" s="1" t="s">
+        <x:v>1167</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:6">
       <x:c r="A400" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
-        <x:v>1207</x:v>
-[...2 lines deleted...]
-        <x:v>1208</x:v>
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="F400" s="1" t="s">
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:6">
       <x:c r="A401" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
-        <x:v>1210</x:v>
-[...2 lines deleted...]
-        <x:v>393</x:v>
+        <x:v>1172</x:v>
+      </x:c>
+      <x:c r="F401" s="1" t="s">
+        <x:v>1173</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:6">
       <x:c r="A402" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
-        <x:v>1212</x:v>
-[...2 lines deleted...]
-        <x:v>485</x:v>
+        <x:v>1175</x:v>
+      </x:c>
+      <x:c r="F402" s="1" t="s">
+        <x:v>1176</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:6">
       <x:c r="A403" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
-        <x:v>1214</x:v>
-[...2 lines deleted...]
-        <x:v>488</x:v>
+        <x:v>1178</x:v>
+      </x:c>
+      <x:c r="F403" s="1" t="s">
+        <x:v>1179</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:6">
       <x:c r="A404" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
-        <x:v>1216</x:v>
-[...2 lines deleted...]
-        <x:v>491</x:v>
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="F404" s="1" t="s">
+        <x:v>1182</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:6">
       <x:c r="A405" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
-        <x:v>1218</x:v>
-[...2 lines deleted...]
-        <x:v>494</x:v>
+        <x:v>1184</x:v>
+      </x:c>
+      <x:c r="F405" s="1" t="s">
+        <x:v>1185</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:6">
       <x:c r="A406" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
-        <x:v>1220</x:v>
-[...2 lines deleted...]
-        <x:v>497</x:v>
+        <x:v>1187</x:v>
+      </x:c>
+      <x:c r="F406" s="1" t="s">
+        <x:v>1188</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:6">
       <x:c r="A407" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
-        <x:v>1222</x:v>
-[...2 lines deleted...]
-        <x:v>500</x:v>
+        <x:v>1190</x:v>
+      </x:c>
+      <x:c r="F407" s="1" t="s">
+        <x:v>1191</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:6">
       <x:c r="A408" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
-        <x:v>1224</x:v>
-[...2 lines deleted...]
-        <x:v>503</x:v>
+        <x:v>1193</x:v>
+      </x:c>
+      <x:c r="F408" s="1" t="s">
+        <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:6">
       <x:c r="A409" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
-        <x:v>1226</x:v>
-[...2 lines deleted...]
-        <x:v>506</x:v>
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="F409" s="1" t="s">
+        <x:v>1197</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:6">
       <x:c r="A410" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
-        <x:v>1228</x:v>
-[...2 lines deleted...]
-        <x:v>512</x:v>
+        <x:v>1199</x:v>
+      </x:c>
+      <x:c r="F410" s="1" t="s">
+        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:6">
       <x:c r="A411" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
-        <x:v>1230</x:v>
-[...2 lines deleted...]
-        <x:v>515</x:v>
+        <x:v>1202</x:v>
+      </x:c>
+      <x:c r="F411" s="1" t="s">
+        <x:v>1203</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:6">
       <x:c r="A412" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
-        <x:v>1232</x:v>
-[...2 lines deleted...]
-        <x:v>518</x:v>
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="F412" s="1" t="s">
+        <x:v>1206</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:6">
       <x:c r="A413" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
-        <x:v>1234</x:v>
-[...2 lines deleted...]
-        <x:v>1235</x:v>
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="F413" s="1" t="s">
+        <x:v>1209</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:6">
       <x:c r="A414" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D414" s="0" t="s">
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
-        <x:v>1236</x:v>
-[...2 lines deleted...]
-        <x:v>1237</x:v>
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="F414" s="1" t="s">
+        <x:v>1212</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:6">
       <x:c r="A415" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>90</x:v>
-[...5 lines deleted...]
-        <x:v>1239</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D415" s="0" t="s">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="E415" s="0" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="F415" s="1" t="s">
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:6">
       <x:c r="A416" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D416" s="0" t="s">
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
-        <x:v>1242</x:v>
-[...2 lines deleted...]
-        <x:v>1243</x:v>
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="F416" s="1" t="s">
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:6">
       <x:c r="A417" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D417" s="0" t="s">
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
-        <x:v>1244</x:v>
-[...2 lines deleted...]
-        <x:v>1245</x:v>
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="F417" s="1" t="s">
+        <x:v>1221</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:6">
       <x:c r="A418" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D418" s="0" t="s">
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
-        <x:v>1246</x:v>
-[...2 lines deleted...]
-        <x:v>1247</x:v>
+        <x:v>1223</x:v>
+      </x:c>
+      <x:c r="F418" s="1" t="s">
+        <x:v>1224</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:6">
       <x:c r="A419" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D419" s="0" t="s">
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
-        <x:v>1248</x:v>
-[...2 lines deleted...]
-        <x:v>1249</x:v>
+        <x:v>1226</x:v>
+      </x:c>
+      <x:c r="F419" s="1" t="s">
+        <x:v>1227</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:6">
       <x:c r="A420" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D420" s="0" t="s">
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="F420" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1230</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:6">
       <x:c r="A421" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D421" s="0" t="s">
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
-        <x:v>1252</x:v>
-[...2 lines deleted...]
-        <x:v>1253</x:v>
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="F421" s="1" t="s">
+        <x:v>1233</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:6">
       <x:c r="A422" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
-        <x:v>1255</x:v>
-[...2 lines deleted...]
-        <x:v>1256</x:v>
+        <x:v>1235</x:v>
+      </x:c>
+      <x:c r="F422" s="1" t="s">
+        <x:v>1236</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:6">
       <x:c r="A423" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
-        <x:v>1258</x:v>
-[...2 lines deleted...]
-        <x:v>1259</x:v>
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="F423" s="1" t="s">
+        <x:v>1239</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:6">
       <x:c r="A424" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
-        <x:v>1261</x:v>
-[...2 lines deleted...]
-        <x:v>1262</x:v>
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="F424" s="1" t="s">
+        <x:v>1242</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:6">
       <x:c r="A425" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
-        <x:v>1265</x:v>
-[...2 lines deleted...]
-        <x:v>1266</x:v>
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="F425" s="1" t="s">
+        <x:v>1245</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:6">
       <x:c r="A426" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
-        <x:v>1268</x:v>
-[...2 lines deleted...]
-        <x:v>1269</x:v>
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="F426" s="1" t="s">
+        <x:v>1248</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:6">
       <x:c r="A427" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
-        <x:v>1271</x:v>
-[...2 lines deleted...]
-        <x:v>1272</x:v>
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="F427" s="1" t="s">
+        <x:v>1251</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:6">
       <x:c r="A428" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="F428" s="1" t="s">
-        <x:v>1275</x:v>
+        <x:v>1254</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:6">
       <x:c r="A429" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
-        <x:v>1279</x:v>
-[...2 lines deleted...]
-        <x:v>1280</x:v>
+        <x:v>1256</x:v>
+      </x:c>
+      <x:c r="F429" s="1" t="s">
+        <x:v>1257</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:6">
       <x:c r="A430" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D430" s="0" t="s">
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
-        <x:v>1281</x:v>
-[...2 lines deleted...]
-        <x:v>1282</x:v>
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="F430" s="1" t="s">
+        <x:v>1260</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:6">
       <x:c r="A431" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D431" s="0" t="s">
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
-        <x:v>1283</x:v>
-[...2 lines deleted...]
-        <x:v>1284</x:v>
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="F431" s="1" t="s">
+        <x:v>1263</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:6">
       <x:c r="A432" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
-        <x:v>1287</x:v>
-[...2 lines deleted...]
-        <x:v>1288</x:v>
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="F432" s="1" t="s">
+        <x:v>1265</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:6">
       <x:c r="A433" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D433" s="0" t="s">
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
-        <x:v>1289</x:v>
-[...2 lines deleted...]
-        <x:v>1290</x:v>
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="F433" s="1" t="s">
+        <x:v>1268</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:6">
       <x:c r="A434" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="F434" s="1" t="s">
-        <x:v>1293</x:v>
+        <x:v>1271</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:6">
       <x:c r="A435" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D435" s="0" t="s">
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
-        <x:v>1294</x:v>
-[...2 lines deleted...]
-        <x:v>1288</x:v>
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="F435" s="1" t="s">
+        <x:v>1274</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:6">
       <x:c r="A436" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D436" s="0" t="s">
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
-        <x:v>1295</x:v>
-[...2 lines deleted...]
-        <x:v>1288</x:v>
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="F436" s="1" t="s">
+        <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:6">
       <x:c r="A437" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D437" s="0" t="s">
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
-        <x:v>1296</x:v>
-[...2 lines deleted...]
-        <x:v>1288</x:v>
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="F437" s="1" t="s">
+        <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:6">
       <x:c r="A438" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D438" s="0" t="s">
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
-        <x:v>1297</x:v>
-[...2 lines deleted...]
-        <x:v>1288</x:v>
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="F438" s="1" t="s">
+        <x:v>1283</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:6">
       <x:c r="A439" s="0" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="B439" s="0" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="C439" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D439" s="0" t="s">
+        <x:v>1284</x:v>
+      </x:c>
+      <x:c r="E439" s="0" t="s">
         <x:v>1285</x:v>
       </x:c>
-      <x:c r="B439" s="0" t="s">
+      <x:c r="F439" s="1" t="s">
         <x:v>1286</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1288</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:6">
       <x:c r="A440" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
-        <x:v>28</x:v>
-[...4 lines deleted...]
-      <x:c r="F440" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D440" s="0" t="s">
+        <x:v>1287</x:v>
+      </x:c>
+      <x:c r="E440" s="0" t="s">
         <x:v>1288</x:v>
+      </x:c>
+      <x:c r="F440" s="1" t="s">
+        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:6">
       <x:c r="A441" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D441" s="0" t="s">
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
-        <x:v>1300</x:v>
-[...2 lines deleted...]
-        <x:v>1288</x:v>
+        <x:v>1291</x:v>
+      </x:c>
+      <x:c r="F441" s="1" t="s">
+        <x:v>1292</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:6">
       <x:c r="A442" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D442" s="0" t="s">
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
-        <x:v>1301</x:v>
-[...2 lines deleted...]
-        <x:v>1302</x:v>
+        <x:v>1294</x:v>
+      </x:c>
+      <x:c r="F442" s="1" t="s">
+        <x:v>1295</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:6">
       <x:c r="A443" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D443" s="0" t="s">
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
-        <x:v>1305</x:v>
-[...2 lines deleted...]
-        <x:v>1306</x:v>
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="F443" s="1" t="s">
+        <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:6">
       <x:c r="A444" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D444" s="0" t="s">
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
-        <x:v>1307</x:v>
-[...2 lines deleted...]
-        <x:v>1308</x:v>
+        <x:v>1300</x:v>
+      </x:c>
+      <x:c r="F444" s="1" t="s">
+        <x:v>1301</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:6">
       <x:c r="A445" s="0" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="B445" s="0" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="C445" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D445" s="0" t="s">
+        <x:v>1302</x:v>
+      </x:c>
+      <x:c r="E445" s="0" t="s">
         <x:v>1303</x:v>
       </x:c>
-      <x:c r="B445" s="0" t="s">
+      <x:c r="F445" s="1" t="s">
         <x:v>1304</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1310</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:6">
       <x:c r="A446" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D446" s="0" t="s">
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
-        <x:v>1311</x:v>
-[...2 lines deleted...]
-        <x:v>1312</x:v>
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="F446" s="1" t="s">
+        <x:v>1307</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:6">
       <x:c r="A447" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D447" s="0" t="s">
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
-        <x:v>1313</x:v>
-[...2 lines deleted...]
-        <x:v>1314</x:v>
+        <x:v>1311</x:v>
+      </x:c>
+      <x:c r="F447" s="1" t="s">
+        <x:v>1312</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:6">
       <x:c r="A448" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B448" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D448" s="0" t="s">
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1317</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:6">
       <x:c r="A449" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D449" s="0" t="s">
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:6">
       <x:c r="A450" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D450" s="0" t="s">
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1323</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:6">
       <x:c r="A451" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D451" s="0" t="s">
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1326</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:6">
       <x:c r="A452" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D452" s="0" t="s">
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1329</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:6">
       <x:c r="A453" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D453" s="0" t="s">
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1332</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:6">
       <x:c r="A454" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D454" s="0" t="s">
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1335</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:6">
       <x:c r="A455" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D455" s="0" t="s">
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1338</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:6">
       <x:c r="A456" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D456" s="0" t="s">
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1341</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:6">
       <x:c r="A457" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D457" s="0" t="s">
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1344</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:6">
       <x:c r="A458" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D458" s="0" t="s">
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1347</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:6">
       <x:c r="A459" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D459" s="0" t="s">
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1350</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:6">
       <x:c r="A460" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D460" s="0" t="s">
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1353</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:6">
       <x:c r="A461" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D461" s="0" t="s">
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1356</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:6">
       <x:c r="A462" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D462" s="0" t="s">
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1359</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:6">
       <x:c r="A463" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
+      <x:c r="D463" s="0" t="s">
+        <x:v>1360</x:v>
+      </x:c>
       <x:c r="E463" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1362</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:6">
       <x:c r="A464" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D464" s="0" t="s">
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1365</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:6">
       <x:c r="A465" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
+      <x:c r="D465" s="0" t="s">
+        <x:v>1366</x:v>
+      </x:c>
       <x:c r="E465" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1368</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:6">
       <x:c r="A466" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1348</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1317</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:6">
       <x:c r="A467" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-        <x:v>1353</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:6">
       <x:c r="A468" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1375</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:6">
       <x:c r="A469" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1379</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:6">
       <x:c r="A470" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1382</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:6">
       <x:c r="A471" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1385</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:6">
       <x:c r="A472" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1390</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:6">
       <x:c r="A473" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1393</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:6">
       <x:c r="A474" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>55</x:v>
-[...5 lines deleted...]
-        <x:v>1378</x:v>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E474" s="1" t="s">
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1397</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:6">
       <x:c r="A475" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1381</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
-        <x:v>1382</x:v>
-[...2 lines deleted...]
-        <x:v>1383</x:v>
+        <x:v>1399</x:v>
+      </x:c>
+      <x:c r="F475" s="0" t="s">
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:6">
       <x:c r="A476" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1384</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
-        <x:v>1385</x:v>
-[...2 lines deleted...]
-        <x:v>1386</x:v>
+        <x:v>1401</x:v>
+      </x:c>
+      <x:c r="F476" s="0" t="s">
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:6">
       <x:c r="A477" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1387</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
-        <x:v>1388</x:v>
-[...2 lines deleted...]
-        <x:v>1389</x:v>
+        <x:v>1402</x:v>
+      </x:c>
+      <x:c r="F477" s="0" t="s">
+        <x:v>1403</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:6">
       <x:c r="A478" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1390</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
-        <x:v>1391</x:v>
-[...2 lines deleted...]
-        <x:v>1392</x:v>
+        <x:v>1404</x:v>
+      </x:c>
+      <x:c r="F478" s="0" t="s">
+        <x:v>1405</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:6">
       <x:c r="A479" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1393</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
-        <x:v>1394</x:v>
-[...2 lines deleted...]
-        <x:v>1395</x:v>
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="F479" s="0" t="s">
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:6">
       <x:c r="A480" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1396</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
-        <x:v>1397</x:v>
-[...2 lines deleted...]
-        <x:v>1398</x:v>
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="F480" s="0" t="s">
+        <x:v>1408</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:6">
       <x:c r="A481" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>23</x:v>
-[...4 lines deleted...]
-      <x:c r="E481" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E481" s="1" t="s">
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="F481" s="0" t="s">
         <x:v>1400</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1401</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:6">
       <x:c r="A482" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="D482" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E482" s="0" t="s">
-        <x:v>1403</x:v>
-[...2 lines deleted...]
-        <x:v>1404</x:v>
+        <x:v>1410</x:v>
+      </x:c>
+      <x:c r="F482" s="0" t="s">
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:6">
       <x:c r="A483" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1405</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
-        <x:v>1406</x:v>
-[...2 lines deleted...]
-        <x:v>1407</x:v>
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="F483" s="0" t="s">
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:6">
       <x:c r="A484" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1408</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
-        <x:v>1409</x:v>
-[...2 lines deleted...]
-        <x:v>1410</x:v>
+        <x:v>1412</x:v>
+      </x:c>
+      <x:c r="F484" s="0" t="s">
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:6">
       <x:c r="A485" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1411</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
-        <x:v>1412</x:v>
-[...1 lines deleted...]
-      <x:c r="F485" s="1" t="s">
         <x:v>1413</x:v>
+      </x:c>
+      <x:c r="F485" s="0" t="s">
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:6">
       <x:c r="A486" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="D486" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E486" s="1" t="s">
         <x:v>1414</x:v>
       </x:c>
-      <x:c r="E486" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>1416</x:v>
+      <x:c r="F486" s="0" t="s">
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:6">
       <x:c r="A487" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1417</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
-        <x:v>1418</x:v>
-[...2 lines deleted...]
-        <x:v>1419</x:v>
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="F487" s="0" t="s">
+        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:6">
       <x:c r="A488" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1420</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
-        <x:v>1421</x:v>
-[...2 lines deleted...]
-        <x:v>1422</x:v>
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="F488" s="0" t="s">
+        <x:v>1417</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:6">
       <x:c r="A489" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1423</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
-        <x:v>1424</x:v>
-[...2 lines deleted...]
-        <x:v>1425</x:v>
+        <x:v>1420</x:v>
+      </x:c>
+      <x:c r="F489" s="0" t="s">
+        <x:v>1421</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:6">
       <x:c r="A490" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1426</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
-        <x:v>1427</x:v>
-[...2 lines deleted...]
-        <x:v>1428</x:v>
+        <x:v>1422</x:v>
+      </x:c>
+      <x:c r="F490" s="0" t="s">
+        <x:v>1423</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:6">
       <x:c r="A491" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1429</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
-        <x:v>1430</x:v>
-[...2 lines deleted...]
-        <x:v>1431</x:v>
+        <x:v>1424</x:v>
+      </x:c>
+      <x:c r="F491" s="0" t="s">
+        <x:v>1425</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:6">
       <x:c r="A492" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1432</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
-        <x:v>1433</x:v>
-[...2 lines deleted...]
-        <x:v>1434</x:v>
+        <x:v>1426</x:v>
+      </x:c>
+      <x:c r="F492" s="0" t="s">
+        <x:v>1427</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:6">
       <x:c r="A493" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1435</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
-        <x:v>1436</x:v>
-[...2 lines deleted...]
-        <x:v>1437</x:v>
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="F493" s="0" t="s">
+        <x:v>1429</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:6">
       <x:c r="A494" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1438</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
-        <x:v>1439</x:v>
-[...2 lines deleted...]
-        <x:v>1440</x:v>
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="F494" s="0" t="s">
+        <x:v>1429</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:6">
       <x:c r="A495" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1441</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1431</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:6">
       <x:c r="A496" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1444</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
-        <x:v>1445</x:v>
-[...2 lines deleted...]
-        <x:v>1446</x:v>
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="F496" s="0" t="s">
+        <x:v>1433</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:6">
       <x:c r="A497" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1447</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
-        <x:v>1448</x:v>
-[...2 lines deleted...]
-        <x:v>1449</x:v>
+        <x:v>1434</x:v>
+      </x:c>
+      <x:c r="F497" s="0" t="s">
+        <x:v>1435</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:6">
       <x:c r="A498" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1450</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
-        <x:v>1451</x:v>
-[...2 lines deleted...]
-        <x:v>1452</x:v>
+        <x:v>1436</x:v>
+      </x:c>
+      <x:c r="F498" s="0" t="s">
+        <x:v>1437</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:6">
       <x:c r="A499" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1453</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
-        <x:v>1454</x:v>
-[...2 lines deleted...]
-        <x:v>1455</x:v>
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="F499" s="0" t="s">
+        <x:v>1439</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:6">
       <x:c r="A500" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1456</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
-        <x:v>1457</x:v>
-[...2 lines deleted...]
-        <x:v>1458</x:v>
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="F500" s="0" t="s">
+        <x:v>1441</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:6">
       <x:c r="A501" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1459</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
-        <x:v>1460</x:v>
-[...2 lines deleted...]
-        <x:v>1461</x:v>
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="F501" s="0" t="s">
+        <x:v>1443</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:6">
       <x:c r="A502" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1462</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
-        <x:v>1463</x:v>
-[...2 lines deleted...]
-        <x:v>1464</x:v>
+        <x:v>1444</x:v>
+      </x:c>
+      <x:c r="F502" s="0" t="s">
+        <x:v>1445</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:6">
       <x:c r="A503" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>1465</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
-        <x:v>1466</x:v>
-[...2 lines deleted...]
-        <x:v>1467</x:v>
+        <x:v>1444</x:v>
+      </x:c>
+      <x:c r="F503" s="0" t="s">
+        <x:v>1445</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:6">
       <x:c r="A504" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1470</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1447</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:6">
       <x:c r="A505" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
-        <x:v>84</x:v>
-[...2 lines deleted...]
-        <x:v>1473</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
-        <x:v>1475</x:v>
+        <x:v>1449</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:6">
       <x:c r="A506" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>1476</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1451</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:6">
       <x:c r="A507" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>1480</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
-        <x:v>1482</x:v>
+        <x:v>1453</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:6">
       <x:c r="A508" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E508" s="0" t="s">
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1455</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:6">
       <x:c r="A509" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E509" s="0" t="s">
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1457</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:6">
       <x:c r="A510" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
-        <x:v>104</x:v>
-[...2 lines deleted...]
-        <x:v>1489</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1459</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:6">
       <x:c r="A511" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
-        <x:v>417</x:v>
-[...2 lines deleted...]
-        <x:v>1491</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E511" s="0" t="s">
+        <x:v>1460</x:v>
+      </x:c>
+      <x:c r="F511" s="0" t="s">
+        <x:v>1459</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:6">
       <x:c r="A512" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1465</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:6">
       <x:c r="A513" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D513" s="0" t="s">
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
-        <x:v>1496</x:v>
-[...2 lines deleted...]
-        <x:v>1497</x:v>
+        <x:v>1468</x:v>
+      </x:c>
+      <x:c r="F513" s="1" t="s">
+        <x:v>1469</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:6">
       <x:c r="A514" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
-        <x:v>1501</x:v>
-[...2 lines deleted...]
-        <x:v>1502</x:v>
+        <x:v>1471</x:v>
+      </x:c>
+      <x:c r="F514" s="1" t="s">
+        <x:v>1472</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:6">
       <x:c r="A515" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D515" s="0" t="s">
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1474</x:v>
+      </x:c>
+      <x:c r="F515" s="1" t="s">
+        <x:v>1475</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:6">
       <x:c r="A516" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
-        <x:v>1506</x:v>
-[...2 lines deleted...]
-        <x:v>1507</x:v>
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="F516" s="1" t="s">
+        <x:v>1478</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:6">
       <x:c r="A517" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="F517" s="1" t="s">
-        <x:v>1510</x:v>
+        <x:v>1481</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:6">
       <x:c r="A518" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
-        <x:v>1512</x:v>
-[...2 lines deleted...]
-        <x:v>1513</x:v>
+        <x:v>1483</x:v>
+      </x:c>
+      <x:c r="F518" s="1" t="s">
+        <x:v>1484</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:6">
       <x:c r="A519" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
-        <x:v>1515</x:v>
-[...2 lines deleted...]
-        <x:v>1516</x:v>
+        <x:v>1486</x:v>
+      </x:c>
+      <x:c r="F519" s="1" t="s">
+        <x:v>1487</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:6">
       <x:c r="A520" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
-        <x:v>1518</x:v>
-[...2 lines deleted...]
-        <x:v>1478</x:v>
+        <x:v>1489</x:v>
+      </x:c>
+      <x:c r="F520" s="1" t="s">
+        <x:v>1490</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:6">
       <x:c r="A521" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
-        <x:v>1520</x:v>
-[...2 lines deleted...]
-        <x:v>1521</x:v>
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="F521" s="1" t="s">
+        <x:v>1493</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:6">
       <x:c r="A522" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D522" s="0" t="s">
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
-        <x:v>1525</x:v>
-[...2 lines deleted...]
-        <x:v>1526</x:v>
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="F522" s="1" t="s">
+        <x:v>1496</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:6">
       <x:c r="A523" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
-        <x:v>1530</x:v>
-[...2 lines deleted...]
-        <x:v>1531</x:v>
+        <x:v>1498</x:v>
+      </x:c>
+      <x:c r="F523" s="1" t="s">
+        <x:v>1499</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:6">
       <x:c r="A524" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
-        <x:v>1534</x:v>
-[...5 lines deleted...]
-        <x:v>1536</x:v>
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="E524" s="0" t="s">
+        <x:v>1501</x:v>
+      </x:c>
+      <x:c r="F524" s="1" t="s">
+        <x:v>1502</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:6">
       <x:c r="A525" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
-        <x:v>1539</x:v>
-[...2 lines deleted...]
-        <x:v>1540</x:v>
+        <x:v>1504</x:v>
+      </x:c>
+      <x:c r="F525" s="1" t="s">
+        <x:v>1505</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:6">
       <x:c r="A526" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
-        <x:v>1542</x:v>
-[...2 lines deleted...]
-        <x:v>1543</x:v>
+        <x:v>1507</x:v>
+      </x:c>
+      <x:c r="F526" s="1" t="s">
+        <x:v>1508</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:6">
       <x:c r="A527" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
-        <x:v>1545</x:v>
-[...2 lines deleted...]
-        <x:v>1546</x:v>
+        <x:v>1510</x:v>
+      </x:c>
+      <x:c r="F527" s="1" t="s">
+        <x:v>1511</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:6">
       <x:c r="A528" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
-        <x:v>1548</x:v>
-[...2 lines deleted...]
-        <x:v>1549</x:v>
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="F528" s="1" t="s">
+        <x:v>1514</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:6">
       <x:c r="A529" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
-        <x:v>1550</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
-        <x:v>1551</x:v>
-[...2 lines deleted...]
-        <x:v>1552</x:v>
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c r="F529" s="1" t="s">
+        <x:v>1517</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:6">
       <x:c r="A530" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
-        <x:v>1554</x:v>
-[...2 lines deleted...]
-        <x:v>1555</x:v>
+        <x:v>1519</x:v>
+      </x:c>
+      <x:c r="F530" s="1" t="s">
+        <x:v>1520</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:6">
       <x:c r="A531" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
-        <x:v>1557</x:v>
-[...2 lines deleted...]
-        <x:v>1558</x:v>
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="F531" s="1" t="s">
+        <x:v>1523</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:6">
       <x:c r="A532" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
-        <x:v>1560</x:v>
-[...2 lines deleted...]
-        <x:v>1561</x:v>
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="F532" s="1" t="s">
+        <x:v>1526</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:6">
       <x:c r="A533" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
-        <x:v>1563</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1529</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:6">
       <x:c r="A534" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
-        <x:v>1565</x:v>
-[...2 lines deleted...]
-        <x:v>1566</x:v>
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="E534" s="0" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="F534" s="1" t="s">
+        <x:v>1532</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:6">
       <x:c r="A535" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
-        <x:v>1570</x:v>
-[...2 lines deleted...]
-        <x:v>1571</x:v>
+        <x:v>1534</x:v>
+      </x:c>
+      <x:c r="F535" s="1" t="s">
+        <x:v>1535</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:6">
       <x:c r="A536" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
-        <x:v>1573</x:v>
-[...2 lines deleted...]
-        <x:v>1574</x:v>
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="F536" s="1" t="s">
+        <x:v>1538</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:6">
       <x:c r="A537" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
-        <x:v>1576</x:v>
-[...2 lines deleted...]
-        <x:v>1577</x:v>
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="F537" s="1" t="s">
+        <x:v>1541</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:6">
       <x:c r="A538" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
-        <x:v>1578</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
-        <x:v>1579</x:v>
-[...2 lines deleted...]
-        <x:v>1580</x:v>
+        <x:v>1543</x:v>
+      </x:c>
+      <x:c r="F538" s="1" t="s">
+        <x:v>1544</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:6">
       <x:c r="A539" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
-        <x:v>1582</x:v>
-[...2 lines deleted...]
-        <x:v>1583</x:v>
+        <x:v>1546</x:v>
+      </x:c>
+      <x:c r="F539" s="1" t="s">
+        <x:v>1547</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:6">
       <x:c r="A540" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
-        <x:v>1585</x:v>
-[...2 lines deleted...]
-        <x:v>1586</x:v>
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="F540" s="1" t="s">
+        <x:v>1550</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:6">
       <x:c r="A541" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
-        <x:v>1588</x:v>
-[...2 lines deleted...]
-        <x:v>1589</x:v>
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="F541" s="1" t="s">
+        <x:v>1553</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:6">
       <x:c r="A542" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
-        <x:v>1591</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>1556</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:6">
       <x:c r="A543" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
-        <x:v>1592</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="F543" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1559</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:6">
       <x:c r="A544" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="F544" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>1562</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:6">
       <x:c r="A545" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
-        <x:v>1598</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
-        <x:v>1599</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>1565</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:6">
       <x:c r="A546" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
-        <x:v>1602</x:v>
-[...2 lines deleted...]
-        <x:v>1603</x:v>
+        <x:v>1567</x:v>
+      </x:c>
+      <x:c r="F546" s="1" t="s">
+        <x:v>1568</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:6">
       <x:c r="A547" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D547" s="0" t="s">
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
-        <x:v>1606</x:v>
-[...2 lines deleted...]
-        <x:v>1605</x:v>
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="F547" s="1" t="s">
+        <x:v>1571</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:6">
       <x:c r="A548" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D548" s="0" t="s">
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
-        <x:v>1608</x:v>
-[...2 lines deleted...]
-        <x:v>1607</x:v>
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="F548" s="1" t="s">
+        <x:v>1574</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:6">
       <x:c r="A549" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D549" s="0" t="s">
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="F549" s="1" t="s">
-        <x:v>1611</x:v>
+        <x:v>1577</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:6">
       <x:c r="A550" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D550" s="0" t="s">
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
-        <x:v>1613</x:v>
-[...2 lines deleted...]
-        <x:v>1612</x:v>
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="F550" s="1" t="s">
+        <x:v>1580</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:6">
       <x:c r="A551" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D551" s="0" t="s">
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="F551" s="1" t="s">
-        <x:v>1616</x:v>
+        <x:v>1584</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:6">
       <x:c r="A552" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D552" s="0" t="s">
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
-        <x:v>1618</x:v>
-[...2 lines deleted...]
-        <x:v>1617</x:v>
+        <x:v>1586</x:v>
+      </x:c>
+      <x:c r="F552" s="1" t="s">
+        <x:v>1587</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:6">
       <x:c r="A553" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>1619</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D553" s="0" t="s">
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
-        <x:v>1620</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
-        <x:v>1619</x:v>
+        <x:v>1590</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:6">
       <x:c r="A554" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D554" s="0" t="s">
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="F554" s="1" t="s">
-        <x:v>1623</x:v>
+        <x:v>1593</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:6">
       <x:c r="A555" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D555" s="0" t="s">
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
-        <x:v>1625</x:v>
-[...2 lines deleted...]
-        <x:v>1624</x:v>
+        <x:v>1595</x:v>
+      </x:c>
+      <x:c r="F555" s="1" t="s">
+        <x:v>1596</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:6">
       <x:c r="A556" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
-        <x:v>1626</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D556" s="0" t="s">
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
-        <x:v>1627</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="F556" s="1" t="s">
-        <x:v>1628</x:v>
+        <x:v>1599</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:6">
       <x:c r="A557" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>1629</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D557" s="0" t="s">
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
-        <x:v>1629</x:v>
+        <x:v>1602</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:6">
       <x:c r="A558" s="0" t="s">
+        <x:v>1461</x:v>
+      </x:c>
+      <x:c r="B558" s="0" t="s">
+        <x:v>1581</x:v>
+      </x:c>
+      <x:c r="C558" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D558" s="0" t="s">
+        <x:v>1603</x:v>
+      </x:c>
+      <x:c r="E558" s="0" t="s">
         <x:v>1604</x:v>
       </x:c>
-      <x:c r="B558" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F558" s="0" t="s">
-        <x:v>1631</x:v>
+        <x:v>1605</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:6">
       <x:c r="A559" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D559" s="0" t="s">
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1608</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:6">
       <x:c r="A560" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D560" s="0" t="s">
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1611</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:6">
       <x:c r="A561" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D561" s="0" t="s">
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1614</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:6">
       <x:c r="A562" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D562" s="0" t="s">
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1617</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:6">
       <x:c r="A563" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D563" s="0" t="s">
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1620</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:6">
       <x:c r="A564" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D564" s="0" t="s">
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1623</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:6">
       <x:c r="A565" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>1645</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D565" s="0" t="s">
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
-        <x:v>1645</x:v>
+        <x:v>1626</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:6">
       <x:c r="A566" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D566" s="0" t="s">
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1629</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:6">
       <x:c r="A567" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D567" s="0" t="s">
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1632</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:6">
       <x:c r="A568" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D568" s="0" t="s">
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1635</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:6">
       <x:c r="A569" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D569" s="0" t="s">
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
-        <x:v>1653</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1638</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:6">
       <x:c r="A570" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D570" s="0" t="s">
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1641</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:6">
       <x:c r="A571" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>1656</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D571" s="0" t="s">
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
-        <x:v>1656</x:v>
+        <x:v>1644</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:6">
       <x:c r="A572" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
-        <x:v>1658</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D572" s="0" t="s">
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
-        <x:v>1659</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
-        <x:v>1658</x:v>
+        <x:v>1647</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:6">
       <x:c r="A573" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
-        <x:v>1661</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
-        <x:v>1662</x:v>
+        <x:v>1652</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:6">
       <x:c r="A574" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
-        <x:v>1663</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>1655</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:6">
       <x:c r="A575" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1658</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:6">
       <x:c r="A576" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1661</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:6">
       <x:c r="A577" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1664</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:6">
       <x:c r="A578" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>1668</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:6">
       <x:c r="A579" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1673</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:6">
       <x:c r="A580" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
-        <x:v>8</x:v>
-[...5 lines deleted...]
-        <x:v>1682</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
-        <x:v>1683</x:v>
+        <x:v>1676</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:6">
       <x:c r="A581" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
-        <x:v>1568</x:v>
-[...5 lines deleted...]
-        <x:v>1687</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>1678</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:6">
       <x:c r="A582" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
-        <x:v>1689</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
-        <x:v>1690</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
-        <x:v>1691</x:v>
+        <x:v>1682</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:6">
       <x:c r="A583" s="0" t="s">
+        <x:v>1683</x:v>
+      </x:c>
+      <x:c r="B583" s="0" t="s">
         <x:v>1684</x:v>
       </x:c>
-      <x:c r="B583" s="0" t="s">
+      <x:c r="C583" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D583" s="0" t="s">
         <x:v>1685</x:v>
       </x:c>
-      <x:c r="C583" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E583" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1687</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:6">
       <x:c r="A584" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1695</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
-        <x:v>1697</x:v>
+        <x:v>1692</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:6">
       <x:c r="A585" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
-        <x:v>13</x:v>
-[...5 lines deleted...]
-        <x:v>1699</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1693</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:6">
       <x:c r="A586" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D586" s="0" t="s">
+        <x:v>1696</x:v>
+      </x:c>
+      <x:c r="E586" s="0" t="s">
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
-        <x:v>1703</x:v>
+        <x:v>1698</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:6">
       <x:c r="A587" s="0" t="s">
+        <x:v>1699</x:v>
+      </x:c>
+      <x:c r="B587" s="0" t="s">
+        <x:v>1700</x:v>
+      </x:c>
+      <x:c r="C587" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D587" s="0" t="s">
         <x:v>1701</x:v>
       </x:c>
-      <x:c r="B587" s="0" t="s">
+      <x:c r="E587" s="1" t="s">
         <x:v>1702</x:v>
       </x:c>
-      <x:c r="C587" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F587" s="0" t="s">
-        <x:v>1704</x:v>
+        <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:6">
       <x:c r="A588" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D588" s="0" t="s">
+        <x:v>1704</x:v>
+      </x:c>
+      <x:c r="E588" s="0" t="s">
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:6">
       <x:c r="A589" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D589" s="1" t="s">
+        <x:v>1707</x:v>
+      </x:c>
+      <x:c r="E589" s="1" t="s">
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:6">
       <x:c r="A590" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="D590" s="0" t="s">
+        <x:v>1711</x:v>
+      </x:c>
+      <x:c r="E590" s="0" t="s">
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1713</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:6">
       <x:c r="A591" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="D591" s="0" t="s">
+        <x:v>1714</x:v>
+      </x:c>
+      <x:c r="E591" s="0" t="s">
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1716</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:6">
       <x:c r="A592" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="D592" s="0" t="s">
+        <x:v>1717</x:v>
+      </x:c>
+      <x:c r="E592" s="0" t="s">
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1719</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:6">
       <x:c r="A593" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="D593" s="0" t="s">
+        <x:v>1720</x:v>
+      </x:c>
+      <x:c r="E593" s="0" t="s">
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1722</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:6">
       <x:c r="A594" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="D594" s="0" t="s">
+        <x:v>1723</x:v>
+      </x:c>
+      <x:c r="E594" s="0" t="s">
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1725</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:6">
       <x:c r="A595" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="D595" s="0" t="s">
+        <x:v>1726</x:v>
+      </x:c>
+      <x:c r="E595" s="0" t="s">
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1728</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:6">
       <x:c r="A596" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="D596" s="0" t="s">
+        <x:v>1729</x:v>
+      </x:c>
+      <x:c r="E596" s="0" t="s">
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1731</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:6">
       <x:c r="A597" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="D597" s="0" t="s">
+        <x:v>1732</x:v>
+      </x:c>
+      <x:c r="E597" s="0" t="s">
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1731</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:6">
       <x:c r="A598" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>118</x:v>
-[...2 lines deleted...]
-        <x:v>1713</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E598" s="0" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="F598" s="1" t="s">
+        <x:v>1737</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:6">
       <x:c r="A599" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1716</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
-        <x:v>1717</x:v>
-[...2 lines deleted...]
-        <x:v>1718</x:v>
+        <x:v>1739</x:v>
+      </x:c>
+      <x:c r="F599" s="0" t="s">
+        <x:v>1740</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:6">
       <x:c r="A600" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1719</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
-        <x:v>1720</x:v>
-[...2 lines deleted...]
-        <x:v>1721</x:v>
+        <x:v>1742</x:v>
+      </x:c>
+      <x:c r="F600" s="0" t="s">
+        <x:v>1743</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:6">
       <x:c r="A601" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1722</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
-        <x:v>1723</x:v>
-[...2 lines deleted...]
-        <x:v>1724</x:v>
+        <x:v>1745</x:v>
+      </x:c>
+      <x:c r="F601" s="0" t="s">
+        <x:v>1746</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:6">
       <x:c r="A602" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1725</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
-        <x:v>1726</x:v>
-[...2 lines deleted...]
-        <x:v>1727</x:v>
+        <x:v>1748</x:v>
+      </x:c>
+      <x:c r="F602" s="0" t="s">
+        <x:v>1749</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:6">
       <x:c r="A603" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1728</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
-        <x:v>1729</x:v>
-[...2 lines deleted...]
-        <x:v>1730</x:v>
+        <x:v>1751</x:v>
+      </x:c>
+      <x:c r="F603" s="0" t="s">
+        <x:v>1752</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:6">
       <x:c r="A604" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1731</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
-        <x:v>1732</x:v>
-[...2 lines deleted...]
-        <x:v>1733</x:v>
+        <x:v>1755</x:v>
+      </x:c>
+      <x:c r="F604" s="0" t="s">
+        <x:v>1756</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:6">
       <x:c r="A605" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1734</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
-        <x:v>1735</x:v>
-[...2 lines deleted...]
-        <x:v>1736</x:v>
+        <x:v>1758</x:v>
+      </x:c>
+      <x:c r="F605" s="0" t="s">
+        <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:6">
       <x:c r="A606" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1737</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
-        <x:v>1738</x:v>
-[...2 lines deleted...]
-        <x:v>1739</x:v>
+        <x:v>1761</x:v>
+      </x:c>
+      <x:c r="F606" s="0" t="s">
+        <x:v>1762</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:6">
       <x:c r="A607" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1740</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
-        <x:v>1741</x:v>
-[...2 lines deleted...]
-        <x:v>1742</x:v>
+        <x:v>1764</x:v>
+      </x:c>
+      <x:c r="F607" s="0" t="s">
+        <x:v>1765</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:6">
       <x:c r="A608" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1743</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
-        <x:v>1744</x:v>
-[...2 lines deleted...]
-        <x:v>1745</x:v>
+        <x:v>1767</x:v>
+      </x:c>
+      <x:c r="F608" s="0" t="s">
+        <x:v>1768</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:6">
       <x:c r="A609" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1746</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
-        <x:v>1747</x:v>
-[...2 lines deleted...]
-        <x:v>1748</x:v>
+        <x:v>1770</x:v>
+      </x:c>
+      <x:c r="F609" s="0" t="s">
+        <x:v>1771</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:6">
       <x:c r="A610" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1749</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
-        <x:v>1750</x:v>
-[...2 lines deleted...]
-        <x:v>1751</x:v>
+        <x:v>1773</x:v>
+      </x:c>
+      <x:c r="F610" s="0" t="s">
+        <x:v>1774</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:6">
       <x:c r="A611" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1752</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
-        <x:v>1753</x:v>
-[...2 lines deleted...]
-        <x:v>1754</x:v>
+        <x:v>1776</x:v>
+      </x:c>
+      <x:c r="F611" s="0" t="s">
+        <x:v>1777</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:6">
       <x:c r="A612" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1755</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
-        <x:v>1756</x:v>
-[...2 lines deleted...]
-        <x:v>1757</x:v>
+        <x:v>1779</x:v>
+      </x:c>
+      <x:c r="F612" s="0" t="s">
+        <x:v>1780</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:6">
       <x:c r="A613" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1758</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
-        <x:v>1759</x:v>
-[...2 lines deleted...]
-        <x:v>1760</x:v>
+        <x:v>1782</x:v>
+      </x:c>
+      <x:c r="F613" s="0" t="s">
+        <x:v>1783</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:6">
       <x:c r="A614" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1761</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
-        <x:v>1762</x:v>
-[...2 lines deleted...]
-        <x:v>1763</x:v>
+        <x:v>1785</x:v>
+      </x:c>
+      <x:c r="F614" s="0" t="s">
+        <x:v>1786</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:6">
       <x:c r="A615" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1764</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
-        <x:v>1765</x:v>
-[...2 lines deleted...]
-        <x:v>1766</x:v>
+        <x:v>1788</x:v>
+      </x:c>
+      <x:c r="F615" s="0" t="s">
+        <x:v>1789</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:6">
       <x:c r="A616" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1767</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
-        <x:v>1768</x:v>
-[...2 lines deleted...]
-        <x:v>1769</x:v>
+        <x:v>1791</x:v>
+      </x:c>
+      <x:c r="F616" s="0" t="s">
+        <x:v>1792</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:6">
       <x:c r="A617" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1770</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
-        <x:v>1771</x:v>
-[...2 lines deleted...]
-        <x:v>1772</x:v>
+        <x:v>1794</x:v>
+      </x:c>
+      <x:c r="F617" s="0" t="s">
+        <x:v>1795</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:6">
       <x:c r="A618" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1796</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1773</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
-        <x:v>1774</x:v>
-[...2 lines deleted...]
-        <x:v>1775</x:v>
+        <x:v>1797</x:v>
+      </x:c>
+      <x:c r="F618" s="0" t="s">
+        <x:v>1798</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:6">
       <x:c r="A619" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1799</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1776</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
-        <x:v>1777</x:v>
-[...2 lines deleted...]
-        <x:v>1778</x:v>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="F619" s="0" t="s">
+        <x:v>1801</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:6">
       <x:c r="A620" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1779</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
-        <x:v>1780</x:v>
-[...2 lines deleted...]
-        <x:v>1781</x:v>
+        <x:v>1803</x:v>
+      </x:c>
+      <x:c r="F620" s="0" t="s">
+        <x:v>1802</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:6">
       <x:c r="A621" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1782</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
-        <x:v>1783</x:v>
-[...2 lines deleted...]
-        <x:v>1784</x:v>
+        <x:v>1805</x:v>
+      </x:c>
+      <x:c r="F621" s="0" t="s">
+        <x:v>1804</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:6">
       <x:c r="A622" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1785</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
-        <x:v>1786</x:v>
+        <x:v>1807</x:v>
       </x:c>
       <x:c r="F622" s="1" t="s">
-        <x:v>1787</x:v>
+        <x:v>1808</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:6">
       <x:c r="A623" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1809</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1788</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
-        <x:v>1789</x:v>
-[...2 lines deleted...]
-        <x:v>1790</x:v>
+        <x:v>1810</x:v>
+      </x:c>
+      <x:c r="F623" s="0" t="s">
+        <x:v>1809</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:6">
       <x:c r="A624" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1791</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="F624" s="1" t="s">
-        <x:v>1793</x:v>
+        <x:v>1813</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:6">
       <x:c r="A625" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1794</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
-        <x:v>1795</x:v>
-[...2 lines deleted...]
-        <x:v>1796</x:v>
+        <x:v>1815</x:v>
+      </x:c>
+      <x:c r="F625" s="0" t="s">
+        <x:v>1814</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:6">
       <x:c r="A626" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1797</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
-        <x:v>1798</x:v>
-[...2 lines deleted...]
-        <x:v>1799</x:v>
+        <x:v>1817</x:v>
+      </x:c>
+      <x:c r="F626" s="0" t="s">
+        <x:v>1816</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:6">
       <x:c r="A627" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1800</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="F627" s="1" t="s">
-        <x:v>1802</x:v>
+        <x:v>1820</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:6">
       <x:c r="A628" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1803</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
-        <x:v>1804</x:v>
-[...2 lines deleted...]
-        <x:v>1805</x:v>
+        <x:v>1822</x:v>
+      </x:c>
+      <x:c r="F628" s="0" t="s">
+        <x:v>1821</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:6">
       <x:c r="A629" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1806</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
-        <x:v>1807</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="F629" s="1" t="s">
-        <x:v>1808</x:v>
+        <x:v>1825</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:6">
       <x:c r="A630" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1809</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
-        <x:v>1810</x:v>
-[...2 lines deleted...]
-        <x:v>1811</x:v>
+        <x:v>1827</x:v>
+      </x:c>
+      <x:c r="F630" s="0" t="s">
+        <x:v>1826</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:6">
       <x:c r="A631" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1812</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
-        <x:v>1813</x:v>
-[...2 lines deleted...]
-        <x:v>1814</x:v>
+        <x:v>1829</x:v>
+      </x:c>
+      <x:c r="F631" s="0" t="s">
+        <x:v>1828</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:6">
       <x:c r="A632" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1830</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
-        <x:v>42</x:v>
-[...2 lines deleted...]
-        <x:v>1815</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
-        <x:v>1816</x:v>
-[...2 lines deleted...]
-        <x:v>1817</x:v>
+        <x:v>1831</x:v>
+      </x:c>
+      <x:c r="F632" s="0" t="s">
+        <x:v>1830</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:6">
       <x:c r="A633" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1818</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
-        <x:v>1819</x:v>
-[...2 lines deleted...]
-        <x:v>1820</x:v>
+        <x:v>1833</x:v>
+      </x:c>
+      <x:c r="F633" s="0" t="s">
+        <x:v>1832</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:6">
       <x:c r="A634" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
-        <x:v>55</x:v>
-[...8 lines deleted...]
-        <x:v>1823</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E634" s="0" t="s">
+        <x:v>1835</x:v>
+      </x:c>
+      <x:c r="F634" s="0" t="s">
+        <x:v>1834</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:6">
       <x:c r="A635" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1824</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
-        <x:v>1825</x:v>
-[...2 lines deleted...]
-        <x:v>1826</x:v>
+        <x:v>1837</x:v>
+      </x:c>
+      <x:c r="F635" s="0" t="s">
+        <x:v>1836</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:6">
       <x:c r="A636" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
-        <x:v>1827</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>1828</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1838</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:6">
       <x:c r="A637" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-        <x:v>1832</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
-        <x:v>1833</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1840</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:6">
       <x:c r="A638" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
-        <x:v>55</x:v>
-[...2 lines deleted...]
-        <x:v>1835</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E638" s="0" t="s">
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
-        <x:v>1836</x:v>
+        <x:v>1842</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:6">
       <x:c r="A639" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>1837</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
-        <x:v>1838</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1844</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:6">
       <x:c r="A640" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1841</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
-        <x:v>1843</x:v>
+        <x:v>1846</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:6">
       <x:c r="A641" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1844</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
-        <x:v>1845</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1848</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:6">
       <x:c r="A642" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1847</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1851</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
-        <x:v>1849</x:v>
+        <x:v>1850</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:6">
       <x:c r="A643" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1850</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>1852</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:6">
       <x:c r="A644" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
-        <x:v>13</x:v>
-[...2 lines deleted...]
-        <x:v>1853</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
+        <x:v>1855</x:v>
+      </x:c>
+      <x:c r="F644" s="0" t="s">
         <x:v>1854</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1855</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:6">
       <x:c r="A645" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1860</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:6">
       <x:c r="A646" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
-        <x:v>1860</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
-        <x:v>1861</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
-        <x:v>1862</x:v>
+        <x:v>1863</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:6">
       <x:c r="A647" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D647" s="0" t="s">
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
-        <x:v>1863</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
-        <x:v>1864</x:v>
+        <x:v>1866</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:6">
       <x:c r="A648" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
-        <x:v>1837</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D648" s="0" t="s">
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1869</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:6">
       <x:c r="A649" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
-        <x:v>1870</x:v>
+        <x:v>1872</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:6">
       <x:c r="A650" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
-        <x:v>46</x:v>
-[...5 lines deleted...]
-        <x:v>1872</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1875</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:6">
       <x:c r="A651" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1876</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:6">
       <x:c r="A652" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
-        <x:v>18</x:v>
-[...5 lines deleted...]
-        <x:v>1876</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:6">
       <x:c r="A653" s="0" t="s">
-        <x:v>1877</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
+        <x:v>1874</x:v>
+      </x:c>
+      <x:c r="C653" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F653" s="0" t="s">
         <x:v>1878</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1880</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:6">
       <x:c r="A654" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
-        <x:v>370</x:v>
-[...8 lines deleted...]
-        <x:v>1883</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F654" s="0" t="s">
+        <x:v>1879</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:6">
       <x:c r="A655" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
-        <x:v>370</x:v>
-[...8 lines deleted...]
-        <x:v>1886</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F655" s="0" t="s">
+        <x:v>1880</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:6">
       <x:c r="A656" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
-        <x:v>370</x:v>
-[...8 lines deleted...]
-        <x:v>1889</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F656" s="0" t="s">
+        <x:v>1881</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:6">
       <x:c r="A657" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
-        <x:v>370</x:v>
-[...8 lines deleted...]
-        <x:v>1892</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F657" s="0" t="s">
+        <x:v>1882</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:6">
       <x:c r="A658" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
-        <x:v>370</x:v>
-[...8 lines deleted...]
-        <x:v>1895</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F658" s="0" t="s">
+        <x:v>1883</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:6">
       <x:c r="A659" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
-        <x:v>370</x:v>
-[...8 lines deleted...]
-        <x:v>1899</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F659" s="0" t="s">
+        <x:v>1884</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:6">
       <x:c r="A660" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
-        <x:v>370</x:v>
-[...8 lines deleted...]
-        <x:v>1902</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F660" s="0" t="s">
+        <x:v>1884</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:6">
       <x:c r="A661" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
-        <x:v>370</x:v>
-[...5 lines deleted...]
-        <x:v>1904</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>1884</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:6">
       <x:c r="A662" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
-        <x:v>370</x:v>
-[...8 lines deleted...]
-        <x:v>1908</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F662" s="0" t="s">
+        <x:v>1885</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:6">
       <x:c r="A663" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
-        <x:v>1909</x:v>
+        <x:v>1888</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="F663" s="1" t="s">
-        <x:v>1911</x:v>
+        <x:v>1890</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:6">
       <x:c r="A664" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1891</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="F664" s="1" t="s">
-        <x:v>1914</x:v>
+        <x:v>1893</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:6">
       <x:c r="A665" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C665" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D665" s="0" t="s">
+        <x:v>1894</x:v>
+      </x:c>
+      <x:c r="E665" s="0" t="s">
+        <x:v>1895</x:v>
+      </x:c>
+      <x:c r="F665" s="1" t="s">
         <x:v>1896</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1917</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:6">
       <x:c r="A666" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
-        <x:v>1918</x:v>
+        <x:v>1897</x:v>
       </x:c>
       <x:c r="E666" s="0" t="s">
-        <x:v>1919</x:v>
-[...2 lines deleted...]
-        <x:v>1920</x:v>
+        <x:v>1898</x:v>
+      </x:c>
+      <x:c r="F666" s="1" t="s">
+        <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:6">
       <x:c r="A667" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
-        <x:v>1921</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
-        <x:v>1922</x:v>
-[...2 lines deleted...]
-        <x:v>1923</x:v>
+        <x:v>1901</x:v>
+      </x:c>
+      <x:c r="F667" s="1" t="s">
+        <x:v>1902</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:6">
       <x:c r="A668" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D668" s="0" t="s">
-        <x:v>1924</x:v>
+        <x:v>1903</x:v>
       </x:c>
       <x:c r="E668" s="0" t="s">
-        <x:v>1925</x:v>
-[...2 lines deleted...]
-        <x:v>1926</x:v>
+        <x:v>1904</x:v>
+      </x:c>
+      <x:c r="F668" s="1" t="s">
+        <x:v>1905</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:6">
       <x:c r="A669" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D669" s="0" t="s">
-        <x:v>1927</x:v>
+        <x:v>1906</x:v>
       </x:c>
       <x:c r="E669" s="0" t="s">
-        <x:v>1928</x:v>
-[...2 lines deleted...]
-        <x:v>1929</x:v>
+        <x:v>1907</x:v>
+      </x:c>
+      <x:c r="F669" s="1" t="s">
+        <x:v>1908</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:6">
       <x:c r="A670" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D670" s="0" t="s">
-        <x:v>1930</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="E670" s="0" t="s">
-        <x:v>1931</x:v>
-[...2 lines deleted...]
-        <x:v>1932</x:v>
+        <x:v>1910</x:v>
+      </x:c>
+      <x:c r="F670" s="1" t="s">
+        <x:v>1911</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:6">
       <x:c r="A671" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
-        <x:v>1933</x:v>
+        <x:v>1912</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
-        <x:v>1934</x:v>
-[...2 lines deleted...]
-        <x:v>1935</x:v>
+        <x:v>1913</x:v>
+      </x:c>
+      <x:c r="F671" s="1" t="s">
+        <x:v>1914</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:6">
       <x:c r="A672" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
-        <x:v>1936</x:v>
+        <x:v>1915</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
-        <x:v>1937</x:v>
-[...2 lines deleted...]
-        <x:v>1938</x:v>
+        <x:v>1916</x:v>
+      </x:c>
+      <x:c r="F672" s="1" t="s">
+        <x:v>1917</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:6">
       <x:c r="A673" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D673" s="0" t="s">
-        <x:v>1939</x:v>
+        <x:v>1918</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
-        <x:v>1940</x:v>
-[...2 lines deleted...]
-        <x:v>1941</x:v>
+        <x:v>1919</x:v>
+      </x:c>
+      <x:c r="F673" s="1" t="s">
+        <x:v>1920</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:6">
       <x:c r="A674" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D674" s="0" t="s">
-        <x:v>1942</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
-        <x:v>1943</x:v>
-[...2 lines deleted...]
-        <x:v>1944</x:v>
+        <x:v>1922</x:v>
+      </x:c>
+      <x:c r="F674" s="1" t="s">
+        <x:v>1923</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:6">
       <x:c r="A675" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D675" s="0" t="s">
-        <x:v>1945</x:v>
+        <x:v>1924</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
-        <x:v>1946</x:v>
-[...2 lines deleted...]
-        <x:v>1947</x:v>
+        <x:v>1925</x:v>
+      </x:c>
+      <x:c r="F675" s="1" t="s">
+        <x:v>1926</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:6">
       <x:c r="A676" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
-        <x:v>1948</x:v>
+        <x:v>1927</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
-        <x:v>1949</x:v>
-[...2 lines deleted...]
-        <x:v>1950</x:v>
+        <x:v>1928</x:v>
+      </x:c>
+      <x:c r="F676" s="1" t="s">
+        <x:v>1929</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:6">
       <x:c r="A677" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D677" s="0" t="s">
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
-        <x:v>1952</x:v>
-[...2 lines deleted...]
-        <x:v>1953</x:v>
+        <x:v>1931</x:v>
+      </x:c>
+      <x:c r="F677" s="1" t="s">
+        <x:v>1932</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:6">
       <x:c r="A678" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D678" s="0" t="s">
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
-        <x:v>1954</x:v>
-[...2 lines deleted...]
-        <x:v>1955</x:v>
+        <x:v>1934</x:v>
+      </x:c>
+      <x:c r="F678" s="1" t="s">
+        <x:v>1935</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:6">
       <x:c r="A679" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D679" s="0" t="s">
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
-        <x:v>1956</x:v>
-[...2 lines deleted...]
-        <x:v>1957</x:v>
+        <x:v>1937</x:v>
+      </x:c>
+      <x:c r="F679" s="1" t="s">
+        <x:v>1938</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:6">
       <x:c r="A680" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D680" s="0" t="s">
+        <x:v>1939</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
-        <x:v>1958</x:v>
-[...2 lines deleted...]
-        <x:v>1959</x:v>
+        <x:v>1940</x:v>
+      </x:c>
+      <x:c r="F680" s="1" t="s">
+        <x:v>1941</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:6">
       <x:c r="A681" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
-        <x:v>1961</x:v>
-[...2 lines deleted...]
-        <x:v>1962</x:v>
+        <x:v>1943</x:v>
+      </x:c>
+      <x:c r="F681" s="1" t="s">
+        <x:v>1944</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:6">
       <x:c r="A682" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D682" s="0" t="s">
-        <x:v>1963</x:v>
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
-        <x:v>1964</x:v>
-[...2 lines deleted...]
-        <x:v>1965</x:v>
+        <x:v>1946</x:v>
+      </x:c>
+      <x:c r="F682" s="1" t="s">
+        <x:v>1947</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:6">
       <x:c r="A683" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
-        <x:v>1966</x:v>
+        <x:v>1948</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
-        <x:v>1967</x:v>
-[...2 lines deleted...]
-        <x:v>1968</x:v>
+        <x:v>1949</x:v>
+      </x:c>
+      <x:c r="F683" s="1" t="s">
+        <x:v>1950</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:6">
       <x:c r="A684" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
+        <x:v>1951</x:v>
+      </x:c>
+      <x:c r="E684" s="0" t="s">
+        <x:v>1952</x:v>
+      </x:c>
+      <x:c r="F684" s="1" t="s">
+        <x:v>1953</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="685" spans="1:6">
+      <x:c r="A685" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B685" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C685" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D685" s="0" t="s">
+        <x:v>1954</x:v>
+      </x:c>
+      <x:c r="E685" s="0" t="s">
+        <x:v>1955</x:v>
+      </x:c>
+      <x:c r="F685" s="1" t="s">
+        <x:v>1956</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="686" spans="1:6">
+      <x:c r="A686" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B686" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C686" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D686" s="0" t="s">
+        <x:v>1957</x:v>
+      </x:c>
+      <x:c r="E686" s="0" t="s">
+        <x:v>1958</x:v>
+      </x:c>
+      <x:c r="F686" s="1" t="s">
+        <x:v>1959</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="687" spans="1:6">
+      <x:c r="A687" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B687" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C687" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D687" s="0" t="s">
+        <x:v>1960</x:v>
+      </x:c>
+      <x:c r="E687" s="0" t="s">
+        <x:v>1961</x:v>
+      </x:c>
+      <x:c r="F687" s="1" t="s">
+        <x:v>1962</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="688" spans="1:6">
+      <x:c r="A688" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B688" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C688" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D688" s="0" t="s">
+        <x:v>1963</x:v>
+      </x:c>
+      <x:c r="E688" s="0" t="s">
+        <x:v>1964</x:v>
+      </x:c>
+      <x:c r="F688" s="1" t="s">
+        <x:v>1965</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="689" spans="1:6">
+      <x:c r="A689" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B689" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C689" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D689" s="0" t="s">
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="E689" s="0" t="s">
+        <x:v>1967</x:v>
+      </x:c>
+      <x:c r="F689" s="1" t="s">
+        <x:v>1968</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="690" spans="1:6">
+      <x:c r="A690" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B690" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C690" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D690" s="0" t="s">
         <x:v>1969</x:v>
       </x:c>
-      <x:c r="E684" s="0" t="s">
+      <x:c r="E690" s="0" t="s">
         <x:v>1970</x:v>
       </x:c>
-      <x:c r="F684" s="0" t="s">
+      <x:c r="F690" s="1" t="s">
         <x:v>1971</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="691" spans="1:6">
+      <x:c r="A691" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B691" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C691" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D691" s="0" t="s">
+        <x:v>1972</x:v>
+      </x:c>
+      <x:c r="E691" s="0" t="s">
+        <x:v>1973</x:v>
+      </x:c>
+      <x:c r="F691" s="1" t="s">
+        <x:v>1974</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="692" spans="1:6">
+      <x:c r="A692" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B692" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C692" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D692" s="0" t="s">
+        <x:v>1975</x:v>
+      </x:c>
+      <x:c r="E692" s="0" t="s">
+        <x:v>1976</x:v>
+      </x:c>
+      <x:c r="F692" s="1" t="s">
+        <x:v>1977</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="693" spans="1:6">
+      <x:c r="A693" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B693" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C693" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D693" s="0" t="s">
+        <x:v>1978</x:v>
+      </x:c>
+      <x:c r="E693" s="0" t="s">
+        <x:v>1979</x:v>
+      </x:c>
+      <x:c r="F693" s="1" t="s">
+        <x:v>1980</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="694" spans="1:6">
+      <x:c r="A694" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B694" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C694" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D694" s="0" t="s">
+        <x:v>1981</x:v>
+      </x:c>
+      <x:c r="E694" s="0" t="s">
+        <x:v>1982</x:v>
+      </x:c>
+      <x:c r="F694" s="1" t="s">
+        <x:v>1983</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="695" spans="1:6">
+      <x:c r="A695" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B695" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C695" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D695" s="0" t="s">
+        <x:v>1984</x:v>
+      </x:c>
+      <x:c r="E695" s="0" t="s">
+        <x:v>1985</x:v>
+      </x:c>
+      <x:c r="F695" s="1" t="s">
+        <x:v>1986</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="696" spans="1:6">
+      <x:c r="A696" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B696" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C696" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D696" s="0" t="s">
+        <x:v>1987</x:v>
+      </x:c>
+      <x:c r="E696" s="0" t="s">
+        <x:v>1988</x:v>
+      </x:c>
+      <x:c r="F696" s="1" t="s">
+        <x:v>1989</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="697" spans="1:6">
+      <x:c r="A697" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B697" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C697" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D697" s="0" t="s">
+        <x:v>1990</x:v>
+      </x:c>
+      <x:c r="E697" s="0" t="s">
+        <x:v>1991</x:v>
+      </x:c>
+      <x:c r="F697" s="1" t="s">
+        <x:v>1992</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="698" spans="1:6">
+      <x:c r="A698" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B698" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C698" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D698" s="1" t="s">
+        <x:v>1993</x:v>
+      </x:c>
+      <x:c r="E698" s="1" t="s">
+        <x:v>1994</x:v>
+      </x:c>
+      <x:c r="F698" s="1" t="s">
+        <x:v>1995</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="699" spans="1:6">
+      <x:c r="A699" s="0" t="s">
+        <x:v>1886</x:v>
+      </x:c>
+      <x:c r="B699" s="0" t="s">
+        <x:v>1887</x:v>
+      </x:c>
+      <x:c r="C699" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D699" s="0" t="s">
+        <x:v>1996</x:v>
+      </x:c>
+      <x:c r="E699" s="0" t="s">
+        <x:v>1997</x:v>
+      </x:c>
+      <x:c r="F699" s="1" t="s">
+        <x:v>1998</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="700" spans="1:6">
+      <x:c r="A700" s="0" t="s">
+        <x:v>1999</x:v>
+      </x:c>
+      <x:c r="B700" s="0" t="s">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="C700" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D700" s="0" t="s">
+        <x:v>2001</x:v>
+      </x:c>
+      <x:c r="E700" s="0" t="s">
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="F700" s="0" t="s">
+        <x:v>2003</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="701" spans="1:6">
+      <x:c r="A701" s="0" t="s">
+        <x:v>1999</x:v>
+      </x:c>
+      <x:c r="B701" s="0" t="s">
+        <x:v>2000</x:v>
+      </x:c>
+      <x:c r="C701" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D701" s="0" t="s">
+        <x:v>2004</x:v>
+      </x:c>
+      <x:c r="E701" s="0" t="s">
+        <x:v>2005</x:v>
+      </x:c>
+      <x:c r="F701" s="0" t="s">
+        <x:v>2006</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="702" spans="1:6">
+      <x:c r="A702" s="0" t="s">
+        <x:v>1999</x:v>
+      </x:c>
+      <x:c r="B702" s="0" t="s">
+        <x:v>2007</x:v>
+      </x:c>
+      <x:c r="C702" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D702" s="0" t="s">
+        <x:v>2008</x:v>
+      </x:c>
+      <x:c r="E702" s="0" t="s">
+        <x:v>2009</x:v>
+      </x:c>
+      <x:c r="F702" s="0" t="s">
+        <x:v>2010</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="703" spans="1:6">
+      <x:c r="A703" s="0" t="s">
+        <x:v>2011</x:v>
+      </x:c>
+      <x:c r="B703" s="0" t="s">
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="C703" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D703" s="0" t="s">
+        <x:v>2013</x:v>
+      </x:c>
+      <x:c r="E703" s="0" t="s">
+        <x:v>2014</x:v>
+      </x:c>
+      <x:c r="F703" s="0" t="s">
+        <x:v>2015</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="704" spans="1:6">
+      <x:c r="A704" s="0" t="s">
+        <x:v>2011</x:v>
+      </x:c>
+      <x:c r="B704" s="0" t="s">
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="C704" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D704" s="0" t="s">
+        <x:v>2016</x:v>
+      </x:c>
+      <x:c r="E704" s="0" t="s">
+        <x:v>2017</x:v>
+      </x:c>
+      <x:c r="F704" s="0" t="s">
+        <x:v>2018</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="705" spans="1:6">
+      <x:c r="A705" s="0" t="s">
+        <x:v>2011</x:v>
+      </x:c>
+      <x:c r="B705" s="0" t="s">
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="C705" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D705" s="0" t="s">
+        <x:v>2019</x:v>
+      </x:c>
+      <x:c r="E705" s="0" t="s">
+        <x:v>2020</x:v>
+      </x:c>
+      <x:c r="F705" s="0" t="s">
+        <x:v>2021</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="706" spans="1:6">
+      <x:c r="A706" s="0" t="s">
+        <x:v>2011</x:v>
+      </x:c>
+      <x:c r="B706" s="0" t="s">
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="C706" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D706" s="0" t="s">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="E706" s="0" t="s">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="F706" s="0" t="s">
+        <x:v>2024</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="707" spans="1:6">
+      <x:c r="A707" s="0" t="s">
+        <x:v>2011</x:v>
+      </x:c>
+      <x:c r="B707" s="0" t="s">
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="C707" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D707" s="0" t="s">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="E707" s="0" t="s">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="F707" s="0" t="s">
+        <x:v>2027</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="708" spans="1:6">
+      <x:c r="A708" s="0" t="s">
+        <x:v>2011</x:v>
+      </x:c>
+      <x:c r="B708" s="0" t="s">
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="C708" s="0" t="s">
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="D708" s="0" t="s">
+        <x:v>2028</x:v>
+      </x:c>
+      <x:c r="E708" s="0" t="s">
+        <x:v>2029</x:v>
+      </x:c>
+      <x:c r="F708" s="0" t="s">
+        <x:v>2030</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="709" spans="1:6">
+      <x:c r="A709" s="0" t="s">
+        <x:v>2011</x:v>
+      </x:c>
+      <x:c r="B709" s="0" t="s">
+        <x:v>2031</x:v>
+      </x:c>
+      <x:c r="C709" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D709" s="0" t="s">
+        <x:v>2032</x:v>
+      </x:c>
+      <x:c r="E709" s="0" t="s">
+        <x:v>2033</x:v>
+      </x:c>
+      <x:c r="F709" s="0" t="s">
+        <x:v>2034</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="710" spans="1:6">
+      <x:c r="A710" s="0" t="s">
+        <x:v>2035</x:v>
+      </x:c>
+      <x:c r="B710" s="0" t="s">
+        <x:v>2036</x:v>
+      </x:c>
+      <x:c r="C710" s="0" t="s">
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="D710" s="0" t="s">
+        <x:v>2037</x:v>
+      </x:c>
+      <x:c r="F710" s="0" t="s">
+        <x:v>2038</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="711" spans="1:6">
+      <x:c r="A711" s="0" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="B711" s="0" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="C711" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E711" s="0" t="s">
+        <x:v>2040</x:v>
+      </x:c>
+      <x:c r="F711" s="0" t="s">
+        <x:v>2041</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="712" spans="1:6">
+      <x:c r="A712" s="0" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="B712" s="0" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="C712" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E712" s="0" t="s">
+        <x:v>2042</x:v>
+      </x:c>
+      <x:c r="F712" s="0" t="s">
+        <x:v>2043</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="713" spans="1:6">
+      <x:c r="A713" s="0" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="B713" s="0" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="C713" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E713" s="0" t="s">
+        <x:v>2044</x:v>
+      </x:c>
+      <x:c r="F713" s="0" t="s">
+        <x:v>2045</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="714" spans="1:6">
+      <x:c r="A714" s="0" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="B714" s="0" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="C714" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E714" s="0" t="s">
+        <x:v>2046</x:v>
+      </x:c>
+      <x:c r="F714" s="0" t="s">
+        <x:v>2047</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="715" spans="1:6">
+      <x:c r="A715" s="0" t="s">
+        <x:v>2048</x:v>
+      </x:c>
+      <x:c r="B715" s="0" t="s">
+        <x:v>2049</x:v>
+      </x:c>
+      <x:c r="C715" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D715" s="0" t="s">
+        <x:v>2050</x:v>
+      </x:c>
+      <x:c r="E715" s="0" t="s">
+        <x:v>2051</x:v>
+      </x:c>
+      <x:c r="F715" s="1" t="s">
+        <x:v>2052</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="716" spans="1:6">
+      <x:c r="A716" s="0" t="s">
+        <x:v>2053</x:v>
+      </x:c>
+      <x:c r="B716" s="0" t="s">
+        <x:v>2054</x:v>
+      </x:c>
+      <x:c r="C716" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D716" s="0" t="s">
+        <x:v>2055</x:v>
+      </x:c>
+      <x:c r="E716" s="0" t="s">
+        <x:v>2056</x:v>
+      </x:c>
+      <x:c r="F716" s="0" t="s">
+        <x:v>2057</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="717" spans="1:6">
+      <x:c r="A717" s="0" t="s">
+        <x:v>2058</x:v>
+      </x:c>
+      <x:c r="B717" s="0" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="C717" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D717" s="0" t="s">
+        <x:v>2060</x:v>
+      </x:c>
+      <x:c r="E717" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="F717" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="718" spans="1:6">
+      <x:c r="A718" s="0" t="s">
+        <x:v>2058</x:v>
+      </x:c>
+      <x:c r="B718" s="0" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="C718" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D718" s="0" t="s">
+        <x:v>2060</x:v>
+      </x:c>
+      <x:c r="E718" s="0" t="s">
+        <x:v>2063</x:v>
+      </x:c>
+      <x:c r="F718" s="0" t="s">
+        <x:v>2064</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="719" spans="1:6">
+      <x:c r="A719" s="0" t="s">
+        <x:v>2058</x:v>
+      </x:c>
+      <x:c r="B719" s="0" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="C719" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D719" s="0" t="s">
+        <x:v>2065</x:v>
+      </x:c>
+      <x:c r="E719" s="0" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+      <x:c r="F719" s="0" t="s">
+        <x:v>2067</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="720" spans="1:6">
+      <x:c r="A720" s="0" t="s">
+        <x:v>2058</x:v>
+      </x:c>
+      <x:c r="B720" s="0" t="s">
+        <x:v>2059</x:v>
+      </x:c>
+      <x:c r="C720" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D720" s="0" t="s">
+        <x:v>2065</x:v>
+      </x:c>
+      <x:c r="E720" s="0" t="s">
+        <x:v>2068</x:v>
+      </x:c>
+      <x:c r="F720" s="0" t="s">
+        <x:v>2069</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>DeclaredProducts</vt:lpstr>
       <vt:lpstr>DeclaredProducts!Print_Area</vt:lpstr>
       <vt:lpstr>DeclaredProducts!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">