--- v1 (2026-04-01)
+++ v2 (2026-05-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2ff7605ce140c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbbcf30f73084f309b01294fbfe90837.psmdcp" Id="R730d91110fd44b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a56574898944e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f42f3ed9b0b4a6293c5eff70d4b5d98.psmdcp" Id="R9450e88d41954e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="DeclaredProducts" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Producer</x:t>
   </x:si>
   <x:si>
     <x:t>Brand</x:t>
   </x:si>
   <x:si>
@@ -245,51 +245,51 @@
   <x:si>
     <x:t>Bags</x:t>
   </x:si>
   <x:si>
     <x:t>BG-CS-3, BG-CS-13, BG-CS-33, BG-CS-39, BG-CS-45, BG-CS-55, BGRT-CS-33, BGRT-CS-13, BGRT-CS-3</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Compostable food scrap bags </x:t>
   </x:si>
   <x:si>
     <x:t>CU-PA-8D, CU-PA-12D, CU-PA-16D, CU-PA-20D</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Double wall cups </x:t>
   </x:si>
   <x:si>
     <x:t>Portion cups</x:t>
   </x:si>
   <x:si>
     <x:t>FC-NT-55, FC-NT-75, SF-NT-2, SF-NT-4</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NoTree Portion Cups </x:t>
   </x:si>
   <x:si>
-    <x:t>BOL-CS-24PR, BOL-CS-UBBPR, CTL-CS-3FPR, TRL-CS-10PR, TRL-CS-8PR, SBL-CS-32PR, CPL-CS-2SPR, DCL-CS-12PR, CPL-CS-12PR, CPLCP-CS-12PR-B</x:t>
+    <x:t>BOL-CS-24PR, BOL-CS-UBBPR, CTL-CS-3FPR, TRL-CS-10PR, TRL-CS-8PR, SB-CS-32PR, SBL-CS-32PR, CPL-CS-2SPR, DCL-CS-12PR, CPL-CS-12PR, CPLCP-CS-12PR-B</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLA lids with green stripe </x:t>
   </x:si>
   <x:si>
     <x:t>BOL-CS-24, BRL-CS-24, BRL-CS-32, BOL-CS-36, BQL-CS-24, CUL-CS-8, CUL-CS-12, CUL-CS-12F, CPL-CS-9, CPL-CS-9F, CPL-CS-12, CPL-CS-12D, CPL-CS-12DP, CPL-CS-12NS, CPL-CS-2S, CPL-CS-12SH, SBL-CS-16, SBL-CS-32, DCL-CS-12, RDL-CS-8, RDL-CS-24, RDL-CS-48, BOL-CS-8, BOL-CS-8D, BOL-CS-12D, BOL-CS-12, CUL-CS-20, CUL-CS-32F, CPL-CS-32, CTL-CS-3, CTL-CS-3F, TRL-CS-8, TRL-CS-8D, TRL-CS-10, TRL-CS-10T, TRL-CS-BB, CPL-CS-2P, CPL-CS-9, CPL-CS-9F, BOL-CS-UBBS, BOL-CS-UBB, BOL-CS-24</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Clear PLA lids - require the addition of a compostable green sticker </x:t>
   </x:si>
   <x:si>
     <x:t>CURT-FB-9-LF, CURT-FB-16-LF</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Unlined fiber cups </x:t>
   </x:si>
   <x:si>
     <x:t>Forks</x:t>
   </x:si>
   <x:si>
     <x:t>FOPS6</x:t>
   </x:si>
   <x:si>
     <x:t>718928</x:t>
   </x:si>
@@ -628,50 +628,74 @@
     <x:t>Dixie® Compostable Bowls</x:t>
   </x:si>
   <x:si>
     <x:t>042000165815, 042000157155, 042000144445, 042000157179, 042000140225, 042000151238, 042000165976, 042000166072, 042000165990, 042000151214, 042000157360, 042000151320, 042000166096, 042000165150, 042000165679, 042000152051, 042000165136, 042000166010, 042000165235, 042000157407, 042000165303, 042000165174, 042000159449, 042000159487, 042000166621, 078731981592, 078731940346, 078731972927, 078731982414, 078731940360, 078731940384, 078731985156, 078731940353, 078731977779, 042000166034, 042000157360, 042000166058, 078731940377, 042000162333</x:t>
   </x:si>
   <x:si>
     <x:t>16581/24, 15715/24, 14444/24, 15717/24, 14022/24, 15123/54, 16597/24, 16607/24, 16599/24, 15289/24, 15736/24, 15255/24, 16609/24, 16515/24, 16567/24, 15205/24, 16513/24, 16601/24, 16523/44, 15740/24, 16530/24, 16517/24, 15944/24, 15948/24, 16662/24, UX10WH, UX7PATH, UX7WH, UX9P300, UX9PATH, UX9WS, UX9W, UX7WS, US12PLC75Z94, 16603/24, 16659/24, 16605/24, UX9PATHPB, 16233/24</x:t>
   </x:si>
   <x:si>
     <x:t>Dixie Basic®</x:t>
   </x:si>
   <x:si>
     <x:t>078731959775, 078731979988</x:t>
   </x:si>
   <x:si>
     <x:t>DBP09W, DBP09CO24</x:t>
   </x:si>
   <x:si>
     <x:t>Dixie Basic® Compostable Plates</x:t>
   </x:si>
   <x:si>
     <x:t>US10DDC115Z23</x:t>
   </x:si>
   <x:si>
     <x:t>DIXIE ULTRA® COMPOSTABLE 10 INCH DEEP DISH PLATES, 115 COUNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42000167451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16799/26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXIE® 9 OUNCE PAPER COLD CUPS, 50 COUNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixie Ultra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Food Wrap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIW1212U</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXIE ULTRA® Compostable Insulated Wrap - Natural with green print</x:t>
   </x:si>
   <x:si>
     <x:t>Eco-Products</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Eco Products </x:t>
   </x:si>
   <x:si>
     <x:t>00644632017465, 00644632017472, 00644632017489, 00644632017649, 00644632017656</x:t>
   </x:si>
   <x:si>
     <x:t>EP-S011-WGN, EP-S012-WGN, EP-S013-WGN, EP-S014-WGN, EP-S017-WGN</x:t>
   </x:si>
   <x:si>
     <x:t>Plantware Cutlery</x:t>
   </x:si>
   <x:si>
     <x:t>00644632015027, 00644632015034</x:t>
   </x:si>
   <x:si>
     <x:t>EP-SH2-CPKGN, EP-SH3-CPKGN</x:t>
   </x:si>
   <x:si>
     <x:t>Sushi Trays</x:t>
   </x:si>
@@ -849,53 +873,50 @@
     <x:t xml:space="preserve">Lids for hot cups/soup cups, container lids. BPI logo and Compostable embossed on product, all tinted green. (13 skus) </x:t>
   </x:si>
   <x:si>
     <x:t>00644632926736, 00644632926743, 00644632926750</x:t>
   </x:si>
   <x:si>
     <x:t>EP-BSC8-GS, EP-BSC12-GS, EP-BSC16-GS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Paper food containers. Greenstripe brand and has stripe on container. BPI logo and Compostable embossed on product. (3 skus) </x:t>
   </x:si>
   <x:si>
     <x:t>00644632015058, 00644632015065, 00644632015072</x:t>
   </x:si>
   <x:si>
     <x:t>EP-CE6FKGN, EP-CE6KNGN, EP-CE6SPGN</x:t>
   </x:si>
   <x:si>
     <x:t>Cutlerease line cutlery (fork, knife, spoon) made for Cutlerease tower. BPI logo and Compostable embossed on product, all tinted green. (3 skus)</x:t>
   </x:si>
   <x:si>
     <x:t>Steeped Coffee</x:t>
   </x:si>
   <x:si>
     <x:t>Whole Foods Market</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Food Wrap</x:t>
   </x:si>
   <x:si>
     <x:t>099482511333
 099482511326</x:t>
   </x:si>
   <x:si>
     <x:t>WFM-06M-DRK -120-ORG-FT-NY
 WFM-06M-DRK -120-ORG-F</x:t>
   </x:si>
   <x:si>
     <x:t>Organic Steeped Coffee Single Serve Bags Medium and Dark Roast</x:t>
   </x:si>
   <x:si>
     <x:t>Northwest Napkin</x:t>
   </x:si>
   <x:si>
     <x:t>Northwest Napkin, Evergreen Compostable, Green Mountain</x:t>
   </x:si>
   <x:si>
     <x:t>749531998317, 749531998324, 749531998331, 749531998348, 749531998355, 749531998362, 749531998430, 749531998447, 749531998454, 749531998461, 749531998478, 749531998485</x:t>
   </x:si>
   <x:si>
     <x:t>HC8ECOMP, HC10ECOMP, HC12ECOMP, HC16ECOMP, HC20ECOMP, HC24ECOMP, HC8GMR3, HC10GMR3, HC12GMR3, HC16GMR3, HC20GMR3, HC24GMR3</x:t>
   </x:si>
   <x:si>
@@ -1492,51 +1513,51 @@
   </x:si>
   <x:si>
     <x:t>96854</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Chinet Compostable Straws </x:t>
   </x:si>
   <x:si>
     <x:t>Prod Number Master
 21225
 21272
 25774
 25982
 26</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Molded fiber items compostable items. Adding this to the list to be compliant with HB2301 </x:t>
   </x:si>
   <x:si>
     <x:t>Graphic Packaging International, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>ecotainer</x:t>
   </x:si>
   <x:si>
-    <x:t>794297950895, 794297950901, 794297950932, 794297950949, 794297950956, 794297957870, 794297957887</x:t>
+    <x:t>794297950895, 794297950901, 794297950918, 794297950925, 794297950932, 794297950949, 794297950956, 794297957870, 794297957887</x:t>
   </x:si>
   <x:si>
     <x:t>LHRDE-8, LHRDE-16, LFRFHE-12, LFTFHE-16, LFRFHE-32, LCRSEG-22, LCRSEG-32</x:t>
   </x:si>
   <x:si>
     <x:t>ecotainer - BPI Certified commercially compostable single use foodservice products</x:t>
   </x:si>
   <x:si>
     <x:t>794297951090, 794297951106, 794297951113, 794297951120, 794297951137, 794297951144, 794297951151, 794297950963, 794297950970, 794297950987, 794297950994, 794297951007, 794297951014, 794297951021, 794297951038, 794297951045, 794297951052, 794297956934, 794297956941, 794297956958, 794297956965</x:t>
   </x:si>
   <x:si>
     <x:t>SMRE-4, SMRE-8, SMME-10, SWME-10, SMRE-12, SMRE-16, SMRE-20, DMSE-12, DMRE-16, DMRE-22, DMRE-32</x:t>
   </x:si>
   <x:si>
     <x:t>794297951069, 794297951076, 794297951083, 794297951175</x:t>
   </x:si>
   <x:si>
     <x:t>DFRE-8, DFRE-12, DFSE-16, DFRE-32</x:t>
   </x:si>
   <x:si>
     <x:t>Heritage Bag</x:t>
   </x:si>
   <x:si>
     <x:t>BioTuf</x:t>
   </x:si>
@@ -4203,74 +4224,86 @@
   <x:si>
     <x:t>43PC4</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">4 OZ. PORTION CUP - PFAS FREE
 </x:t>
   </x:si>
   <x:si>
     <x:t>Avpowers LLC (DBA: Infinite Ocean)</x:t>
   </x:si>
   <x:si>
     <x:t>Infinite Ocean</x:t>
   </x:si>
   <x:si>
     <x:t>860011513421, 860011513438</x:t>
   </x:si>
   <x:si>
     <x:t>OKHTH10R, OKHTH20R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1.Dog Poop Bag Rolls, Home and Commercially Compostable, 150 Count, 10 Roll, Tie Handle, Unscented, Blue, 6.3 in x 4.3 in x 14 in, 0.67 mil (16 cm x 11 cm x 35.5 cm, 17 µm)
 2.Dog Poop Bag Rolls, Home and Commercially Compostable, 300 Count, 20 Roll, Tie Handle, Unscented, Blue, 6.3 in x 4.3 in x 14 in, 0.67 mil (16 cm x 11 cm x 35.5 cm, 17 µm)
 </x:t>
   </x:si>
   <x:si>
+    <x:t>S. Martinelli &amp; Company</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PET beverage containers</x:t>
+  </x:si>
+  <x:si>
     <x:t>Newlight Technologies, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Aircarbon</x:t>
   </x:si>
   <x:si>
+    <x:t>CKGRWR2400, GT3GRW10.25-2000, GT3GRWR2400, JUGRW10.25-2000, JUGRWR2400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green straw, paper wrapper, certified by BPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CKGR4800, GT3GR2400, JUGR4200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green straw, unwrapped, certified by BPI</x:t>
+  </x:si>
+  <x:si>
     <x:t>850049388566, 850049388542, 850049388528, 850049388504, 850012228707</x:t>
   </x:si>
   <x:si>
     <x:t>JG1WR2400, JG1WR2000-10.25, GG1WR2400, GG1WR2000-10.25, GT3GRWR4500-SHK</x:t>
   </x:si>
   <x:si>
-    <x:t>Green straw, paper wrapper, certified by BPI</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>850049388559, 850049388535, 850049388511</x:t>
   </x:si>
   <x:si>
     <x:t>JG1UW4200, CG1UW4800, GG1UW2400</x:t>
   </x:si>
   <x:si>
-    <x:t>Green straw, unwrapped, certified by BPI</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>850049388283</x:t>
   </x:si>
   <x:si>
     <x:t>SN2UW1000</x:t>
   </x:si>
   <x:si>
     <x:t>Natural (beige) spoon, unwrapped, certified by BPI</x:t>
   </x:si>
   <x:si>
     <x:t>850049388290</x:t>
   </x:si>
   <x:si>
     <x:t>KN2UW1000</x:t>
   </x:si>
   <x:si>
     <x:t>Natural (beige) Knife, unwrapped, certified by BPI</x:t>
   </x:si>
   <x:si>
     <x:t>850049388306</x:t>
   </x:si>
   <x:si>
     <x:t>FN2UW1000</x:t>
   </x:si>
   <x:si>
     <x:t>Natural (beige) fork, unwrapped, certified by BPI</x:t>
@@ -4371,99 +4404,93 @@
   <x:si>
     <x:t>GT3NAWR2400</x:t>
   </x:si>
   <x:si>
     <x:t>Natural (beige) giant straw, 8.25, paper wrapper, certified by BPI</x:t>
   </x:si>
   <x:si>
     <x:t>850012228400</x:t>
   </x:si>
   <x:si>
     <x:t>GT3NA2400</x:t>
   </x:si>
   <x:si>
     <x:t>Natural (beige) giant straw, 8.25, unwrapped, certified by BPI</x:t>
   </x:si>
   <x:si>
     <x:t>850012228721</x:t>
   </x:si>
   <x:si>
     <x:t>GTNAW10.25-2000</x:t>
   </x:si>
   <x:si>
     <x:t>Natural (beige) giant straw, 10.25, paper wrapper, certified by BPI</x:t>
   </x:si>
   <x:si>
-    <x:t>CKGRWR2400, GT3GRW10.25-2000, GT3GRWR2400, JUGRW10.25-2000, JUGRWR2400</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>New WinCup Holdings, Inc.</x:t>
   </x:si>
   <x:si>
+    <x:t>PHADE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10071290187020, 10071290187037, 10071290187044, 10071290187051, 10071290187082, 10071290187105, 10071290187112, 10071290189741, 10071290187068, 10071290187075, 10071290187129, 10071290187099, 071290189744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222865, 222866, 222867, 222868, 222871, 222873, 222874, 223169, 222869, 222870, 222875, 222872, 223169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green stripe on blue straw</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10071290185415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>222663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Green PHA Straws 9" BOBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>078742352763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>511174S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beige colored</x:t>
+  </x:si>
+  <x:si>
     <x:t>Phade</x:t>
   </x:si>
   <x:si>
     <x:t>10024698111791</x:t>
   </x:si>
   <x:si>
     <x:t>9628889</x:t>
   </x:si>
   <x:si>
     <x:t>Phade wrapped blue straws 10.25-inch</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>Beige colored</x:t>
   </x:si>
   <x:si>
     <x:t>S.C. Johnson &amp; Son, Inc.</x:t>
   </x:si>
   <x:si>
     <x:t>Ziploc Brand</x:t>
   </x:si>
   <x:si>
     <x:t>10025700012655, 10025700013119</x:t>
   </x:si>
   <x:si>
     <x:t>374627, 378955</x:t>
   </x:si>
   <x:si>
     <x:t>Ziploc Compostable Bags, Green colored bag with BPI compostable written on the bottom 30% of bag.</x:t>
   </x:si>
   <x:si>
     <x:t>10025700012747</x:t>
   </x:si>
   <x:si>
     <x:t>375169</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">This is an outer box containing two boxes of the already listed products. </x:t>
   </x:si>
@@ -4963,78 +4990,78 @@
   </x:si>
   <x:si>
     <x:t>760PCC12PLA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EcoChoice 12 oz. Compostable PLA Paper Cold Cup. BPI certified.
 </x:t>
   </x:si>
   <x:si>
     <x:t>400014334250</x:t>
   </x:si>
   <x:si>
     <x:t>760PCC16PLA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EcoChoice 16 oz. Compostable PLA Paper Cold Cup. BPI certified.
 </x:t>
   </x:si>
   <x:si>
     <x:t>400017650647</x:t>
   </x:si>
   <x:si>
     <x:t>760IC05PLA</x:t>
   </x:si>
   <x:si>
-    <x:t>EcoChoice 5 oz. PLA Dessert Cup - 500/Case. BPI Certified.</x:t>
+    <x:t>EcoChoice 5 oz. PLA Dessert Cup. BPI Certified.</x:t>
   </x:si>
   <x:si>
     <x:t>400017650654</x:t>
   </x:si>
   <x:si>
     <x:t>760IC08PLA</x:t>
   </x:si>
   <x:si>
-    <x:t>EcoChoice 8 oz. PLA Dessert Cup - 500/Case. BPI Certified.</x:t>
+    <x:t>EcoChoice 8 oz. PLA Dessert Cup. BPI Certified.</x:t>
   </x:si>
   <x:si>
     <x:t>400017650661</x:t>
   </x:si>
   <x:si>
     <x:t>760IC12PLA</x:t>
   </x:si>
   <x:si>
-    <x:t>EcoChoice 12 oz. PLA Dessert Cup - 500/Case. BPI Certified.</x:t>
+    <x:t>EcoChoice 12 oz. PLA Dessert Cup. BPI Certified.</x:t>
   </x:si>
   <x:si>
     <x:t>400017650685</x:t>
   </x:si>
   <x:si>
     <x:t>760ICLWDOMEGPLA</x:t>
   </x:si>
   <x:si>
-    <x:t>EcoChoice 5-12 oz. Green PLA Low Dome Lid, No Hole - 500/Case. BPI Certified.</x:t>
+    <x:t>EcoChoice 5-12 oz. Green PLA Low Dome Lid, No Hole. BPI Certified.</x:t>
   </x:si>
   <x:si>
     <x:t>400015441629</x:t>
   </x:si>
   <x:si>
     <x:t>795PLAKFT1</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EcoChoice Kraft PLA Lined Compostable #1 Take-Out Container. BPI Certified.
 </x:t>
   </x:si>
   <x:si>
     <x:t>400015441636</x:t>
   </x:si>
   <x:si>
     <x:t>795PLAKFT2</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EcoChoice Kraft PLA Lined Compostable #2 Take-Out Container. BPI certified.
 </x:t>
   </x:si>
   <x:si>
     <x:t>400015441643</x:t>
   </x:si>
   <x:si>
@@ -5247,50 +5274,104 @@
     <x:t>400017379265</x:t>
   </x:si>
   <x:si>
     <x:t>760SOUP12KRFT</x:t>
   </x:si>
   <x:si>
     <x:t>EcoChoice 12 oz. Kraft Paper Food Cup with Vented Lid. BPI certified.</x:t>
   </x:si>
   <x:si>
     <x:t>400017379272</x:t>
   </x:si>
   <x:si>
     <x:t>760SOUP16KRFT</x:t>
   </x:si>
   <x:si>
     <x:t>EcoChoice 16 oz. Kraft Paper Food Cup with Vented Lid. BPI certified.</x:t>
   </x:si>
   <x:si>
     <x:t>400017379289</x:t>
   </x:si>
   <x:si>
     <x:t>760SOUP32KRFT</x:t>
   </x:si>
   <x:si>
     <x:t>EcoChoice 32 oz. Kraft Paper Food Cup with Vented Lid. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014203624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5008DWPLAKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 8oz. Squat Smooth Double Wall Kraft Compostable Paper Hot Cup. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012262401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5008LIDPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 8 oz. PLA Compostable Plastic Food Cup Vented Lid. BPI Certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014203648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50010DWPLAKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 10 oz. Smooth Double Wall Kraft Compostable Paper Hot Cup. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014203686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50016DWPLAKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 16 oz. Smooth Double Wall Kraft Compostable Paper Hot Cup. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014203709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50020DWPLAKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 20 oz. Smooth Double Wall Kraft Compostable Paper Hot Cup. BPI certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012262418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50012LIDPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 12-32 oz. PLA Compostable Plastic Food Cup Vented Lid. BPI Certified.</x:t>
   </x:si>
   <x:si>
     <x:t>FC Brands LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Full Circle</x:t>
   </x:si>
   <x:si>
     <x:t>810119029539</x:t>
   </x:si>
   <x:si>
     <x:t>FC24812</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable Snack Bags - 25ct. Transparent green, certified by BPI, BPI logo/cert # lock up printed on each individual bag.</x:t>
   </x:si>
   <x:si>
     <x:t>810119029546</x:t>
   </x:si>
   <x:si>
     <x:t>FC24813</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable Sandwich Bags - 25ct.  Transparent green, certified by BPI, BPI logo/cert # lock up printed on each individual bag.</x:t>
   </x:si>
@@ -6694,52 +6775,52 @@
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:F720" totalsRowShown="0">
-  <x:autoFilter ref="A1:F720"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:F729" totalsRowShown="0">
+  <x:autoFilter ref="A1:F729"/>
   <x:tableColumns count="6">
     <x:tableColumn id="1" name="Producer"/>
     <x:tableColumn id="2" name="Brand"/>
     <x:tableColumn id="3" name="Product Type"/>
     <x:tableColumn id="4" name="UPCs"/>
     <x:tableColumn id="5" name="SKUs"/>
     <x:tableColumn id="6" name="Other Product Desc"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -6999,51 +7080,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F720"/>
+  <x:dimension ref="A1:F729"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -8291,12550 +8372,12721 @@
         <x:v>202</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="B70" s="0" t="s">
+      <x:c r="C70" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C70" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D70" s="0" t="s">
+      <x:c r="E70" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E70" s="0" t="s">
+      <x:c r="F70" s="0" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>20</x:v>
-[...1 lines deleted...]
-      <x:c r="D71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>225</x:v>
-[...2 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>229</x:v>
-[...1 lines deleted...]
-      <x:c r="F76" s="1" t="s">
         <x:v>230</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>235</x:v>
-[...2 lines deleted...]
-        <x:v>236</x:v>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>238</x:v>
-[...2 lines deleted...]
-        <x:v>239</x:v>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>26</x:v>
-[...7 lines deleted...]
-      <x:c r="F84" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
         <x:v>254</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>258</x:v>
-[...4 lines deleted...]
-      <x:c r="E86" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="F86" s="0" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>261</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="E87" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>269</x:v>
-[...2 lines deleted...]
-        <x:v>270</x:v>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="F91" s="0" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="B92" s="0" t="s">
+      <x:c r="F92" s="0" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>57</x:v>
-[...1 lines deleted...]
-      <x:c r="D93" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E93" s="0" t="s">
+      <x:c r="F93" s="0" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="B94" s="0" t="s">
+      <x:c r="C94" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C94" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D94" s="0" t="s">
+      <x:c r="E94" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E94" s="0" t="s">
+      <x:c r="F94" s="0" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="B95" s="0" t="s">
+      <x:c r="C95" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C95" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D95" s="0" t="s">
+      <x:c r="F95" s="0" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C96" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D96" s="0" t="s">
+      <x:c r="E96" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E96" s="0" t="s">
+      <x:c r="F96" s="0" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C105" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D105" s="0" t="s">
+      <x:c r="E105" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E105" s="0" t="s">
+      <x:c r="F105" s="0" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E106" s="0" t="s">
+      <x:c r="F106" s="0" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6">
       <x:c r="A109" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6">
       <x:c r="A110" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6">
       <x:c r="A111" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6">
       <x:c r="A112" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6">
       <x:c r="A113" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6">
       <x:c r="A114" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6">
       <x:c r="A115" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6">
       <x:c r="A116" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C116" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D116" s="0" t="s">
+      <x:c r="E116" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="E116" s="0" t="s">
+      <x:c r="F116" s="0" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6">
       <x:c r="A117" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="B117" s="0" t="s">
+      <x:c r="F117" s="0" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6">
       <x:c r="A118" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="B118" s="0" t="s">
+      <x:c r="E118" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C118" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D118" s="0" t="s">
+      <x:c r="F118" s="0" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6">
       <x:c r="A119" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D119" s="0" t="s">
+      <x:c r="E119" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E119" s="0" t="s">
+      <x:c r="F119" s="0" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6">
       <x:c r="A120" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6">
       <x:c r="A121" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6">
       <x:c r="A122" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6">
       <x:c r="A123" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6">
       <x:c r="A124" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6">
       <x:c r="A125" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6">
       <x:c r="A126" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6">
       <x:c r="A127" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6">
       <x:c r="A128" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6">
       <x:c r="A129" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6">
       <x:c r="A130" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6">
       <x:c r="A131" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6">
       <x:c r="A132" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6">
       <x:c r="A133" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6">
       <x:c r="A134" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6">
       <x:c r="A135" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6">
       <x:c r="A136" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6">
       <x:c r="A137" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="F137" s="0" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6">
       <x:c r="A138" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6">
       <x:c r="A139" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6">
       <x:c r="A140" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6">
       <x:c r="A141" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6">
       <x:c r="A142" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6">
       <x:c r="A143" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6">
       <x:c r="A144" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6">
       <x:c r="A145" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6">
       <x:c r="A146" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6">
       <x:c r="A147" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6">
       <x:c r="A148" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="F148" s="0" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6">
       <x:c r="A149" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6">
       <x:c r="A150" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6">
       <x:c r="A151" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6">
       <x:c r="A152" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6">
       <x:c r="A153" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="F153" s="0" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6">
       <x:c r="A154" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6">
       <x:c r="A155" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6">
       <x:c r="A156" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="F156" s="0" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6">
       <x:c r="A157" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6">
       <x:c r="A158" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6">
       <x:c r="A159" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>70</x:v>
-[...4 lines deleted...]
-      <x:c r="E159" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6">
       <x:c r="A160" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="B160" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6">
       <x:c r="A161" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>227</x:v>
-[...2 lines deleted...]
-        <x:v>478</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6">
       <x:c r="A162" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6">
       <x:c r="A163" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>17</x:v>
-[...2 lines deleted...]
-        <x:v>483</x:v>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6">
       <x:c r="A164" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>26</x:v>
-[...2 lines deleted...]
-        <x:v>487</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6">
       <x:c r="A165" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="D165" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="E165" s="0" t="s">
+      <x:c r="F165" s="0" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6">
       <x:c r="A166" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6">
       <x:c r="A167" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6">
       <x:c r="A168" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>499</x:v>
-[...1 lines deleted...]
-      <x:c r="F168" s="1" t="s">
         <x:v>500</x:v>
+      </x:c>
+      <x:c r="F168" s="0" t="s">
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6">
       <x:c r="A169" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>227</x:v>
-[...5 lines deleted...]
-        <x:v>502</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6">
       <x:c r="A170" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6">
       <x:c r="A171" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>508</x:v>
-[...1 lines deleted...]
-      <x:c r="F171" s="1" t="s">
         <x:v>509</x:v>
+      </x:c>
+      <x:c r="F171" s="0" t="s">
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6">
       <x:c r="A172" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C172" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D172" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C172" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D172" s="0" t="s">
+      <x:c r="E172" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="E172" s="0" t="s">
+      <x:c r="F172" s="1" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6">
       <x:c r="A173" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C173" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D173" s="0" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="E173" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C173" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D173" s="0" t="s">
+      <x:c r="F173" s="1" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6">
       <x:c r="A174" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6">
       <x:c r="A175" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="E175" s="0" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="F175" s="0" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6">
       <x:c r="A176" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6">
       <x:c r="A177" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6">
       <x:c r="A178" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6">
       <x:c r="A179" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6">
       <x:c r="A180" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
+      <x:c r="E180" s="0" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="F180" s="0" t="s">
+        <x:v>538</x:v>
+      </x:c>
     </x:row>
     <x:row r="181" spans="1:6">
       <x:c r="A181" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E181" s="0" t="s">
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6">
       <x:c r="A182" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>539</x:v>
-[...5 lines deleted...]
-        <x:v>514</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6">
       <x:c r="A183" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6">
       <x:c r="A184" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E184" s="0" t="s">
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6">
       <x:c r="A185" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D185" s="0" t="s">
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6">
       <x:c r="A186" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>70</x:v>
-[...5 lines deleted...]
-        <x:v>546</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D186" s="0" t="s">
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6">
       <x:c r="A187" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>33</x:v>
-[...5 lines deleted...]
-        <x:v>551</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6">
       <x:c r="A188" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="D188" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E188" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="E188" s="0" t="s">
+      <x:c r="F188" s="0" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6">
       <x:c r="A189" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6">
       <x:c r="A190" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6">
       <x:c r="A191" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6">
       <x:c r="A192" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6">
       <x:c r="A193" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6">
       <x:c r="A194" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6">
       <x:c r="A195" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6">
       <x:c r="A196" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6">
       <x:c r="A197" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6">
       <x:c r="A198" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6">
       <x:c r="A199" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6">
       <x:c r="A200" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6">
       <x:c r="A201" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6">
       <x:c r="A202" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6">
       <x:c r="A203" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6">
       <x:c r="A204" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6">
       <x:c r="A205" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6">
       <x:c r="A206" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6">
       <x:c r="A207" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6">
       <x:c r="A208" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6">
       <x:c r="A209" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6">
       <x:c r="A210" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6">
       <x:c r="A211" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6">
       <x:c r="A212" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6">
       <x:c r="A213" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6">
       <x:c r="A214" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6">
       <x:c r="A215" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6">
       <x:c r="A216" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6">
       <x:c r="A217" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6">
       <x:c r="A218" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6">
       <x:c r="A219" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6">
       <x:c r="A220" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="C220" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D220" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="C220" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D220" s="0" t="s">
+      <x:c r="E220" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="E220" s="0" t="s">
+      <x:c r="F220" s="0" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6">
       <x:c r="A221" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="E221" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="E221" s="0" t="s">
+      <x:c r="F221" s="0" t="s">
         <x:v>644</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6">
       <x:c r="A222" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6">
       <x:c r="A223" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="C223" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D223" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="B223" s="0" t="s">
+      <x:c r="E223" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="C223" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D223" s="0" t="s">
+      <x:c r="F223" s="0" t="s">
         <x:v>652</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6">
       <x:c r="A224" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="B224" s="0" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="C224" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="B224" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="D224" s="0" t="s">
+      <x:c r="F224" s="0" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6">
       <x:c r="A225" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="F225" s="1" t="s">
+      <x:c r="F225" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6">
       <x:c r="A226" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F226" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6">
       <x:c r="A227" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F227" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6">
       <x:c r="A228" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F228" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6">
       <x:c r="A229" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F229" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6">
       <x:c r="A230" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F230" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6">
       <x:c r="A231" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F231" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6">
       <x:c r="A232" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F232" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6">
       <x:c r="A233" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F233" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6">
       <x:c r="A234" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C234" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D234" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="C234" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F234" s="0" t="s">
+      <x:c r="E234" s="0" t="s">
         <x:v>688</x:v>
+      </x:c>
+      <x:c r="F234" s="1" t="s">
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6">
       <x:c r="A235" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="C235" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D235" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="C235" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F235" s="0" t="s">
+      <x:c r="E235" s="0" t="s">
         <x:v>691</x:v>
+      </x:c>
+      <x:c r="F235" s="1" t="s">
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6">
       <x:c r="A236" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>51</x:v>
-[...5 lines deleted...]
-        <x:v>693</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6">
       <x:c r="A237" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>696</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F237" s="0" t="s">
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6">
       <x:c r="A238" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>697</x:v>
-[...2 lines deleted...]
-        <x:v>698</x:v>
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="E238" s="0" t="s">
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6">
       <x:c r="A239" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>109</x:v>
-[...2 lines deleted...]
-        <x:v>700</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>701</x:v>
-[...2 lines deleted...]
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6">
       <x:c r="A240" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>703</x:v>
-[...1 lines deleted...]
-      <x:c r="E240" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
+      <x:c r="E240" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6">
       <x:c r="A241" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6">
       <x:c r="A242" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>709</x:v>
-[...1 lines deleted...]
-      <x:c r="E242" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
+      <x:c r="E242" s="0" t="s">
+        <x:v>711</x:v>
+      </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6">
       <x:c r="A243" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6">
       <x:c r="A244" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="E244" s="0" t="s">
+      <x:c r="E244" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6">
       <x:c r="A245" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6">
       <x:c r="A246" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="C246" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D246" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="C246" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F246" s="1" t="s">
+      <x:c r="E246" s="0" t="s">
         <x:v>724</x:v>
+      </x:c>
+      <x:c r="F246" s="0" t="s">
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6">
       <x:c r="A247" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D247" s="0" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="E247" s="0" t="s">
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6">
       <x:c r="A248" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>17</x:v>
-[...2 lines deleted...]
-        <x:v>726</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F248" s="1" t="s">
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6">
       <x:c r="A249" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6">
       <x:c r="A250" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6">
       <x:c r="A251" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6">
       <x:c r="A252" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6">
       <x:c r="A253" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6">
       <x:c r="A254" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6">
       <x:c r="A255" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6">
       <x:c r="A256" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>33</x:v>
-[...5 lines deleted...]
-        <x:v>737</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6">
       <x:c r="A257" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>33</x:v>
-[...4 lines deleted...]
-      <x:c r="E257" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F257" s="0" t="s">
         <x:v>740</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6">
       <x:c r="A258" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6">
       <x:c r="A259" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6">
       <x:c r="A260" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6">
       <x:c r="A261" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="C261" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D261" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="C261" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D261" s="1" t="s">
+      <x:c r="E261" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="E261" s="1" t="s">
+      <x:c r="F261" s="0" t="s">
         <x:v>754</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6">
       <x:c r="A262" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="D262" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D262" s="0" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="E262" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
-      <x:c r="E262" s="1" t="s">
+      <x:c r="F262" s="0" t="s">
         <x:v>757</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6">
       <x:c r="A263" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>36</x:v>
-[...4 lines deleted...]
-      <x:c r="E263" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D263" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
+      <x:c r="E263" s="1" t="s">
+        <x:v>761</x:v>
+      </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6">
       <x:c r="A264" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>84</x:v>
-[...1 lines deleted...]
-      <x:c r="D264" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D264" s="1" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="E264" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="F264" s="0" t="s">
         <x:v>762</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6">
       <x:c r="A265" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6">
       <x:c r="A266" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6">
       <x:c r="A267" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6">
       <x:c r="A268" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6">
       <x:c r="A269" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6">
       <x:c r="A270" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C270" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D270" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="C270" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D270" s="0" t="s">
+      <x:c r="E270" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="E270" s="0" t="s">
+      <x:c r="F270" s="0" t="s">
         <x:v>783</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6">
       <x:c r="A271" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="E271" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
-      <x:c r="E271" s="0" t="s">
+      <x:c r="F271" s="0" t="s">
         <x:v>786</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6">
       <x:c r="A272" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6">
       <x:c r="A273" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6">
       <x:c r="A274" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6">
       <x:c r="A275" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6">
       <x:c r="A276" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="B276" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="B276" s="0" t="s">
+      <x:c r="C276" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D276" s="0" t="s">
         <x:v>802</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>803</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6">
       <x:c r="A277" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="F277" s="1" t="s">
+      <x:c r="F277" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6">
       <x:c r="A278" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>809</x:v>
-[...1 lines deleted...]
-      <x:c r="F278" s="1" t="s">
         <x:v>810</x:v>
+      </x:c>
+      <x:c r="F278" s="0" t="s">
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6">
       <x:c r="A279" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F279" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6">
       <x:c r="A280" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F280" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6">
       <x:c r="A281" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="F281" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6">
       <x:c r="A282" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="F282" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6">
       <x:c r="A283" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F283" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6">
       <x:c r="A284" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F284" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6">
       <x:c r="A285" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="F285" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6">
       <x:c r="A286" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="F286" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6">
       <x:c r="A287" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F287" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6">
       <x:c r="A288" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="F288" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6">
       <x:c r="A289" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F289" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>844</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6">
       <x:c r="A290" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="F290" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6">
       <x:c r="A291" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="F291" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6">
       <x:c r="A292" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F292" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6">
       <x:c r="A293" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="E293" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="E293" s="0" t="s">
+      <x:c r="F293" s="1" t="s">
         <x:v>856</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6">
       <x:c r="A294" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="E294" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
-      <x:c r="E294" s="0" t="s">
+      <x:c r="F294" s="1" t="s">
         <x:v>859</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6">
       <x:c r="A295" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="B295" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="B295" s="0" t="s">
+      <x:c r="C295" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D295" s="0" t="s">
         <x:v>862</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6">
       <x:c r="A296" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="B296" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="B296" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D296" s="0" t="s">
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>867</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6">
       <x:c r="A297" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6">
       <x:c r="A298" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6">
       <x:c r="A299" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
-        <x:v>871</x:v>
-[...2 lines deleted...]
-        <x:v>872</x:v>
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="F299" s="0" t="s">
+        <x:v>875</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6">
       <x:c r="A300" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6">
       <x:c r="A301" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>877</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
-      <x:c r="F301" s="0" t="s">
+      <x:c r="F301" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6">
       <x:c r="A302" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>70</x:v>
-[...1 lines deleted...]
-      <x:c r="D302" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E302" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="E302" s="0" t="s">
+      <x:c r="F302" s="0" t="s">
         <x:v>881</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>882</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6">
       <x:c r="A303" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6">
       <x:c r="A304" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="C304" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D304" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
-      <x:c r="C304" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D304" s="0" t="s">
+      <x:c r="E304" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
-      <x:c r="E304" s="0" t="s">
+      <x:c r="F304" s="0" t="s">
         <x:v>889</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6">
       <x:c r="A305" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="E305" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
-      <x:c r="E305" s="0" t="s">
+      <x:c r="F305" s="0" t="s">
         <x:v>892</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>893</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6">
       <x:c r="A306" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="F306" s="1" t="s">
-        <x:v>896</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6">
       <x:c r="A307" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="F307" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:6">
       <x:c r="A308" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F308" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:6">
       <x:c r="A309" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="F309" s="1" t="s">
-        <x:v>905</x:v>
+        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:6">
       <x:c r="A310" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F310" s="1" t="s">
-        <x:v>908</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:6">
       <x:c r="A311" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="F311" s="1" t="s">
-        <x:v>911</x:v>
+        <x:v>912</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:6">
       <x:c r="A312" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="F312" s="1" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:6">
       <x:c r="A313" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F313" s="1" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:6">
       <x:c r="A314" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="F314" s="1" t="s">
-        <x:v>920</x:v>
+        <x:v>921</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:6">
       <x:c r="A315" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="F315" s="1" t="s">
-        <x:v>923</x:v>
+        <x:v>924</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:6">
       <x:c r="A316" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="F316" s="1" t="s">
-        <x:v>926</x:v>
+        <x:v>927</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:6">
       <x:c r="A317" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="F317" s="1" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:6">
       <x:c r="A318" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="F318" s="1" t="s">
-        <x:v>932</x:v>
+        <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:6">
       <x:c r="A319" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="F319" s="1" t="s">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:6">
       <x:c r="A320" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="F320" s="1" t="s">
-        <x:v>938</x:v>
+        <x:v>939</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:6">
       <x:c r="A321" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F321" s="1" t="s">
-        <x:v>941</x:v>
+        <x:v>942</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:6">
       <x:c r="A322" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="F322" s="1" t="s">
-        <x:v>944</x:v>
+        <x:v>945</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:6">
       <x:c r="A323" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="F323" s="1" t="s">
-        <x:v>947</x:v>
+        <x:v>948</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:6">
       <x:c r="A324" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F324" s="1" t="s">
-        <x:v>950</x:v>
+        <x:v>951</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:6">
       <x:c r="A325" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F325" s="1" t="s">
-        <x:v>953</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:6">
       <x:c r="A326" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="F326" s="1" t="s">
-        <x:v>956</x:v>
+        <x:v>957</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:6">
       <x:c r="A327" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="F327" s="1" t="s">
-        <x:v>959</x:v>
+        <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:6">
       <x:c r="A328" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F328" s="1" t="s">
-        <x:v>962</x:v>
+        <x:v>963</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:6">
       <x:c r="A329" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="F329" s="1" t="s">
-        <x:v>965</x:v>
+        <x:v>966</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:6">
       <x:c r="A330" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="F330" s="1" t="s">
-        <x:v>968</x:v>
+        <x:v>969</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:6">
       <x:c r="A331" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="F331" s="1" t="s">
-        <x:v>971</x:v>
+        <x:v>972</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:6">
       <x:c r="A332" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="F332" s="1" t="s">
-        <x:v>974</x:v>
+        <x:v>975</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:6">
       <x:c r="A333" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="F333" s="1" t="s">
-        <x:v>977</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:6">
       <x:c r="A334" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="F334" s="1" t="s">
-        <x:v>980</x:v>
+        <x:v>981</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:6">
       <x:c r="A335" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="F335" s="1" t="s">
-        <x:v>983</x:v>
+        <x:v>984</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:6">
       <x:c r="A336" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="F336" s="1" t="s">
-        <x:v>986</x:v>
+        <x:v>987</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:6">
       <x:c r="A337" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="F337" s="1" t="s">
-        <x:v>989</x:v>
+        <x:v>990</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:6">
       <x:c r="A338" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="F338" s="1" t="s">
-        <x:v>992</x:v>
+        <x:v>993</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:6">
       <x:c r="A339" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="F339" s="1" t="s">
-        <x:v>995</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:6">
       <x:c r="A340" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="F340" s="1" t="s">
-        <x:v>998</x:v>
+        <x:v>999</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:6">
       <x:c r="A341" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="F341" s="1" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:6">
       <x:c r="A342" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="F342" s="1" t="s">
-        <x:v>1004</x:v>
+        <x:v>1005</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:6">
       <x:c r="A343" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="F343" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:6">
       <x:c r="A344" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F344" s="1" t="s">
-        <x:v>1007</x:v>
+        <x:v>1011</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:6">
       <x:c r="A345" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="F345" s="1" t="s">
-        <x:v>1012</x:v>
+        <x:v>1014</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:6">
       <x:c r="A346" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="F346" s="1" t="s">
         <x:v>1014</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:6">
       <x:c r="A347" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="F347" s="1" t="s">
-        <x:v>1017</x:v>
+        <x:v>1019</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:6">
       <x:c r="A348" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="F348" s="1" t="s">
         <x:v>1019</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:6">
       <x:c r="A349" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="F349" s="1" t="s">
-        <x:v>1022</x:v>
+        <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:6">
       <x:c r="A350" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="F350" s="1" t="s">
         <x:v>1024</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:6">
       <x:c r="A351" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="F351" s="1" t="s">
-        <x:v>1027</x:v>
+        <x:v>1029</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:6">
       <x:c r="A352" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="F352" s="1" t="s">
         <x:v>1029</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1027</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:6">
       <x:c r="A353" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="F353" s="1" t="s">
-        <x:v>1032</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:6">
       <x:c r="A354" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="F354" s="1" t="s">
         <x:v>1034</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:6">
       <x:c r="A355" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="F355" s="1" t="s">
-        <x:v>1037</x:v>
+        <x:v>1039</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:6">
       <x:c r="A356" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="F356" s="1" t="s">
         <x:v>1039</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:6">
       <x:c r="A357" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="F357" s="1" t="s">
-        <x:v>1043</x:v>
+        <x:v>1044</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:6">
       <x:c r="A358" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="F358" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:6">
       <x:c r="A359" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="F359" s="1" t="s">
-        <x:v>1046</x:v>
+        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:6">
       <x:c r="A360" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="F360" s="1" t="s">
-        <x:v>1051</x:v>
+        <x:v>1053</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:6">
       <x:c r="A361" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
+        <x:v>1055</x:v>
+      </x:c>
+      <x:c r="F361" s="1" t="s">
         <x:v>1053</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1054</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:6">
       <x:c r="A362" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="F362" s="1" t="s">
-        <x:v>1054</x:v>
+        <x:v>1058</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:6">
       <x:c r="A363" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="F363" s="1" t="s">
-        <x:v>1059</x:v>
+        <x:v>1061</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:6">
       <x:c r="A364" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="F364" s="1" t="s">
         <x:v>1061</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1062</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:6">
       <x:c r="A365" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="F365" s="1" t="s">
-        <x:v>1065</x:v>
+        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:6">
       <x:c r="A366" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="F366" s="1" t="s">
-        <x:v>1068</x:v>
+        <x:v>1069</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:6">
       <x:c r="A367" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="F367" s="1" t="s">
-        <x:v>1071</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:6">
       <x:c r="A368" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="F368" s="1" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:6">
       <x:c r="A369" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="F369" s="1" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:6">
       <x:c r="A370" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="F370" s="1" t="s">
-        <x:v>1080</x:v>
+        <x:v>1081</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:6">
       <x:c r="A371" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="F371" s="1" t="s">
-        <x:v>1083</x:v>
+        <x:v>1084</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:6">
       <x:c r="A372" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="F372" s="1" t="s">
-        <x:v>1086</x:v>
+        <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:6">
       <x:c r="A373" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="F373" s="1" t="s">
-        <x:v>1089</x:v>
+        <x:v>1090</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:6">
       <x:c r="A374" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="F374" s="1" t="s">
-        <x:v>1092</x:v>
+        <x:v>1093</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:6">
       <x:c r="A375" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="F375" s="1" t="s">
-        <x:v>1095</x:v>
+        <x:v>1096</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:6">
       <x:c r="A376" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="F376" s="1" t="s">
-        <x:v>1098</x:v>
+        <x:v>1099</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:6">
       <x:c r="A377" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="F377" s="1" t="s">
-        <x:v>1101</x:v>
+        <x:v>1102</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:6">
       <x:c r="A378" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="F378" s="1" t="s">
-        <x:v>1104</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:6">
       <x:c r="A379" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="F379" s="1" t="s">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:6">
       <x:c r="A380" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="F380" s="1" t="s">
-        <x:v>1110</x:v>
+        <x:v>1111</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:6">
       <x:c r="A381" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="F381" s="1" t="s">
-        <x:v>1113</x:v>
+        <x:v>1114</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:6">
       <x:c r="A382" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="F382" s="1" t="s">
-        <x:v>1116</x:v>
+        <x:v>1117</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:6">
       <x:c r="A383" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="F383" s="1" t="s">
-        <x:v>1119</x:v>
+        <x:v>1120</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:6">
       <x:c r="A384" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="F384" s="1" t="s">
-        <x:v>1122</x:v>
+        <x:v>1123</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:6">
       <x:c r="A385" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F385" s="1" t="s">
-        <x:v>1125</x:v>
+        <x:v>1126</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:6">
       <x:c r="A386" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="F386" s="1" t="s">
-        <x:v>1128</x:v>
+        <x:v>1129</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:6">
       <x:c r="A387" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="F387" s="1" t="s">
-        <x:v>1131</x:v>
+        <x:v>1132</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:6">
       <x:c r="A388" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="F388" s="1" t="s">
-        <x:v>1134</x:v>
+        <x:v>1135</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:6">
       <x:c r="A389" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="F389" s="1" t="s">
-        <x:v>1137</x:v>
+        <x:v>1138</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:6">
       <x:c r="A390" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="F390" s="1" t="s">
-        <x:v>1140</x:v>
+        <x:v>1141</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:6">
       <x:c r="A391" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="F391" s="1" t="s">
-        <x:v>1143</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:6">
       <x:c r="A392" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="F392" s="1" t="s">
-        <x:v>1146</x:v>
+        <x:v>1147</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:6">
       <x:c r="A393" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="F393" s="1" t="s">
-        <x:v>1149</x:v>
+        <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:6">
       <x:c r="A394" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="F394" s="1" t="s">
-        <x:v>1152</x:v>
+        <x:v>1153</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:6">
       <x:c r="A395" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="F395" s="1" t="s">
-        <x:v>1155</x:v>
+        <x:v>1156</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:6">
       <x:c r="A396" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="F396" s="1" t="s">
-        <x:v>1158</x:v>
+        <x:v>1159</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:6">
       <x:c r="A397" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="F397" s="1" t="s">
-        <x:v>1161</x:v>
+        <x:v>1162</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:6">
       <x:c r="A398" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="F398" s="1" t="s">
-        <x:v>1164</x:v>
+        <x:v>1165</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:6">
       <x:c r="A399" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="F399" s="1" t="s">
-        <x:v>1167</x:v>
+        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:6">
       <x:c r="A400" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="F400" s="1" t="s">
-        <x:v>1170</x:v>
+        <x:v>1171</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:6">
       <x:c r="A401" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="F401" s="1" t="s">
-        <x:v>1173</x:v>
+        <x:v>1174</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:6">
       <x:c r="A402" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="F402" s="1" t="s">
-        <x:v>1176</x:v>
+        <x:v>1177</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:6">
       <x:c r="A403" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="F403" s="1" t="s">
-        <x:v>1179</x:v>
+        <x:v>1180</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:6">
       <x:c r="A404" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="F404" s="1" t="s">
-        <x:v>1182</x:v>
+        <x:v>1183</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:6">
       <x:c r="A405" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="F405" s="1" t="s">
-        <x:v>1185</x:v>
+        <x:v>1186</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:6">
       <x:c r="A406" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="F406" s="1" t="s">
-        <x:v>1188</x:v>
+        <x:v>1189</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:6">
       <x:c r="A407" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="F407" s="1" t="s">
-        <x:v>1191</x:v>
+        <x:v>1192</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:6">
       <x:c r="A408" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="F408" s="1" t="s">
-        <x:v>1194</x:v>
+        <x:v>1195</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:6">
       <x:c r="A409" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="F409" s="1" t="s">
-        <x:v>1197</x:v>
+        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:6">
       <x:c r="A410" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="F410" s="1" t="s">
-        <x:v>1200</x:v>
+        <x:v>1201</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:6">
       <x:c r="A411" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="F411" s="1" t="s">
-        <x:v>1203</x:v>
+        <x:v>1204</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:6">
       <x:c r="A412" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="F412" s="1" t="s">
-        <x:v>1206</x:v>
+        <x:v>1207</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:6">
       <x:c r="A413" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="F413" s="1" t="s">
-        <x:v>1209</x:v>
+        <x:v>1210</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:6">
       <x:c r="A414" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="F414" s="1" t="s">
-        <x:v>1212</x:v>
+        <x:v>1213</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:6">
       <x:c r="A415" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="F415" s="1" t="s">
-        <x:v>1215</x:v>
+        <x:v>1216</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:6">
       <x:c r="A416" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F416" s="1" t="s">
-        <x:v>1218</x:v>
+        <x:v>1219</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:6">
       <x:c r="A417" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="F417" s="1" t="s">
-        <x:v>1221</x:v>
+        <x:v>1222</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:6">
       <x:c r="A418" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="F418" s="1" t="s">
-        <x:v>1224</x:v>
+        <x:v>1225</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:6">
       <x:c r="A419" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="F419" s="1" t="s">
-        <x:v>1227</x:v>
+        <x:v>1228</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:6">
       <x:c r="A420" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="F420" s="1" t="s">
-        <x:v>1230</x:v>
+        <x:v>1231</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:6">
       <x:c r="A421" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="F421" s="1" t="s">
-        <x:v>1233</x:v>
+        <x:v>1234</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:6">
       <x:c r="A422" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="F422" s="1" t="s">
-        <x:v>1236</x:v>
+        <x:v>1237</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:6">
       <x:c r="A423" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="F423" s="1" t="s">
-        <x:v>1239</x:v>
+        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:6">
       <x:c r="A424" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="F424" s="1" t="s">
-        <x:v>1242</x:v>
+        <x:v>1243</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:6">
       <x:c r="A425" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="F425" s="1" t="s">
-        <x:v>1245</x:v>
+        <x:v>1246</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:6">
       <x:c r="A426" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="F426" s="1" t="s">
-        <x:v>1248</x:v>
+        <x:v>1249</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:6">
       <x:c r="A427" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="F427" s="1" t="s">
-        <x:v>1251</x:v>
+        <x:v>1252</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:6">
       <x:c r="A428" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="F428" s="1" t="s">
-        <x:v>1254</x:v>
+        <x:v>1255</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:6">
       <x:c r="A429" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="F429" s="1" t="s">
-        <x:v>1257</x:v>
+        <x:v>1258</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:6">
       <x:c r="A430" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="F430" s="1" t="s">
-        <x:v>1260</x:v>
+        <x:v>1261</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:6">
       <x:c r="A431" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="F431" s="1" t="s">
-        <x:v>1263</x:v>
+        <x:v>1264</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:6">
       <x:c r="A432" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
+      <x:c r="D432" s="0" t="s">
+        <x:v>1265</x:v>
+      </x:c>
       <x:c r="E432" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="F432" s="1" t="s">
-        <x:v>1265</x:v>
+        <x:v>1267</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:6">
       <x:c r="A433" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="F433" s="1" t="s">
-        <x:v>1268</x:v>
+        <x:v>1270</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:6">
       <x:c r="A434" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="D434" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E434" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="F434" s="1" t="s">
-        <x:v>1271</x:v>
+        <x:v>1272</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:6">
       <x:c r="A435" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="F435" s="1" t="s">
-        <x:v>1274</x:v>
+        <x:v>1275</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:6">
       <x:c r="A436" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="F436" s="1" t="s">
-        <x:v>1277</x:v>
+        <x:v>1278</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:6">
       <x:c r="A437" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="F437" s="1" t="s">
-        <x:v>1280</x:v>
+        <x:v>1281</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:6">
       <x:c r="A438" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="F438" s="1" t="s">
-        <x:v>1283</x:v>
+        <x:v>1284</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:6">
       <x:c r="A439" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="F439" s="1" t="s">
-        <x:v>1286</x:v>
+        <x:v>1287</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:6">
       <x:c r="A440" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="F440" s="1" t="s">
-        <x:v>1289</x:v>
+        <x:v>1290</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:6">
       <x:c r="A441" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="F441" s="1" t="s">
-        <x:v>1292</x:v>
+        <x:v>1293</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:6">
       <x:c r="A442" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="F442" s="1" t="s">
-        <x:v>1295</x:v>
+        <x:v>1296</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:6">
       <x:c r="A443" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="F443" s="1" t="s">
-        <x:v>1298</x:v>
+        <x:v>1299</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:6">
       <x:c r="A444" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="F444" s="1" t="s">
-        <x:v>1301</x:v>
+        <x:v>1302</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:6">
       <x:c r="A445" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="F445" s="1" t="s">
-        <x:v>1304</x:v>
+        <x:v>1305</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:6">
       <x:c r="A446" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="F446" s="1" t="s">
-        <x:v>1307</x:v>
+        <x:v>1308</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:6">
       <x:c r="A447" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="C447" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D447" s="0" t="s">
         <x:v>1309</x:v>
       </x:c>
-      <x:c r="C447" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D447" s="0" t="s">
+      <x:c r="E447" s="0" t="s">
         <x:v>1310</x:v>
       </x:c>
-      <x:c r="E447" s="0" t="s">
+      <x:c r="F447" s="1" t="s">
         <x:v>1311</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1312</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:6">
       <x:c r="A448" s="0" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="B448" s="0" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="C448" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D448" s="0" t="s">
+        <x:v>1312</x:v>
+      </x:c>
+      <x:c r="E448" s="0" t="s">
         <x:v>1313</x:v>
       </x:c>
-      <x:c r="B448" s="0" t="s">
+      <x:c r="F448" s="1" t="s">
         <x:v>1314</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1317</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:6">
       <x:c r="A449" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="E449" s="0" t="s">
         <x:v>1318</x:v>
       </x:c>
-      <x:c r="E449" s="0" t="s">
+      <x:c r="F449" s="1" t="s">
         <x:v>1319</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:6">
       <x:c r="A450" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>109</x:v>
-[...1 lines deleted...]
-      <x:c r="D450" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F450" s="0" t="s">
         <x:v>1321</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1323</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:6">
       <x:c r="A451" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>113</x:v>
-[...1 lines deleted...]
-      <x:c r="D451" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E451" s="0" t="s">
         <x:v>1324</x:v>
       </x:c>
-      <x:c r="E451" s="0" t="s">
+      <x:c r="F451" s="0" t="s">
         <x:v>1325</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1326</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:6">
       <x:c r="A452" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
-        <x:v>84</x:v>
-[...1 lines deleted...]
-      <x:c r="D452" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E452" s="0" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="F452" s="0" t="s">
         <x:v>1327</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1329</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:6">
       <x:c r="A453" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1325</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:6">
       <x:c r="A454" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1327</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:6">
       <x:c r="A455" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1334</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:6">
       <x:c r="A456" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1337</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:6">
       <x:c r="A457" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1340</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:6">
       <x:c r="A458" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1343</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:6">
       <x:c r="A459" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1346</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:6">
       <x:c r="A460" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1349</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:6">
       <x:c r="A461" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1352</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:6">
       <x:c r="A462" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1355</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:6">
       <x:c r="A463" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1358</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:6">
       <x:c r="A464" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1361</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:6">
       <x:c r="A465" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1364</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:6">
       <x:c r="A466" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
+      <x:c r="D466" s="0" t="s">
+        <x:v>1365</x:v>
+      </x:c>
       <x:c r="E466" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1367</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:6">
       <x:c r="A467" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D467" s="0" t="s">
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
+        <x:v>1369</x:v>
+      </x:c>
+      <x:c r="F467" s="0" t="s">
         <x:v>1370</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:6">
       <x:c r="A468" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="E468" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="F468" s="0" t="s">
         <x:v>1373</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1375</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:6">
       <x:c r="A469" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
+        <x:v>1323</x:v>
+      </x:c>
+      <x:c r="C469" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D469" s="0" t="s">
+        <x:v>1374</x:v>
+      </x:c>
+      <x:c r="E469" s="0" t="s">
+        <x:v>1375</x:v>
+      </x:c>
+      <x:c r="F469" s="0" t="s">
         <x:v>1376</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1379</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:6">
       <x:c r="A470" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1379</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:6">
       <x:c r="A471" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
+        <x:v>1382</x:v>
+      </x:c>
+      <x:c r="E471" s="0" t="s">
         <x:v>1383</x:v>
       </x:c>
-      <x:c r="E471" s="0" t="s">
+      <x:c r="F471" s="0" t="s">
         <x:v>1384</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1385</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:6">
       <x:c r="A472" s="0" t="s">
+        <x:v>1380</x:v>
+      </x:c>
+      <x:c r="B472" s="0" t="s">
+        <x:v>1381</x:v>
+      </x:c>
+      <x:c r="C472" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D472" s="0" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="E472" s="0" t="s">
         <x:v>1386</x:v>
       </x:c>
-      <x:c r="B472" s="0" t="s">
+      <x:c r="F472" s="0" t="s">
         <x:v>1387</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1390</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:6">
       <x:c r="A473" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1390</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:6">
       <x:c r="A474" s="0" t="s">
+        <x:v>1380</x:v>
+      </x:c>
+      <x:c r="B474" s="0" t="s">
+        <x:v>1391</x:v>
+      </x:c>
+      <x:c r="C474" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D474" s="0" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="E474" s="0" t="s">
+        <x:v>1393</x:v>
+      </x:c>
+      <x:c r="F474" s="0" t="s">
         <x:v>1394</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1397</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:6">
       <x:c r="A475" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
+        <x:v>1396</x:v>
+      </x:c>
+      <x:c r="C475" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D475" s="0" t="s">
+        <x:v>1397</x:v>
+      </x:c>
+      <x:c r="E475" s="0" t="s">
         <x:v>1398</x:v>
       </x:c>
-      <x:c r="C475" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E475" s="0" t="s">
+      <x:c r="F475" s="0" t="s">
         <x:v>1399</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1400</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:6">
       <x:c r="A476" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="B476" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D476" s="0" t="s">
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
         <x:v>1401</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1402</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:6">
       <x:c r="A477" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>1402</x:v>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E477" s="1" t="s">
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1406</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:6">
       <x:c r="A478" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1409</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:6">
       <x:c r="A479" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1409</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:6">
       <x:c r="A480" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1412</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:6">
       <x:c r="A481" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-        <x:v>1409</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E481" s="0" t="s">
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1414</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:6">
       <x:c r="A482" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B482" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1409</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:6">
       <x:c r="A483" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1417</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:6">
       <x:c r="A484" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1412</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E484" s="1" t="s">
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1409</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:6">
       <x:c r="A485" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1409</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:6">
       <x:c r="A486" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
-        <x:v>14</x:v>
-[...2 lines deleted...]
-        <x:v>1414</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E486" s="0" t="s">
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1409</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:6">
       <x:c r="A487" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1409</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:6">
       <x:c r="A488" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1409</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:6">
       <x:c r="A489" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
-        <x:v>17</x:v>
-[...2 lines deleted...]
-        <x:v>1420</x:v>
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E489" s="1" t="s">
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1409</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:6">
       <x:c r="A490" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1409</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:6">
       <x:c r="A491" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1426</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:6">
       <x:c r="A492" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1430</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:6">
       <x:c r="A493" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1432</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:6">
       <x:c r="A494" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1434</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:6">
       <x:c r="A495" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1436</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:6">
       <x:c r="A496" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1438</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:6">
       <x:c r="A497" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1438</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:6">
       <x:c r="A498" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1440</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:6">
       <x:c r="A499" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1442</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:6">
       <x:c r="A500" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1444</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:6">
       <x:c r="A501" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1446</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:6">
       <x:c r="A502" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1448</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:6">
       <x:c r="A503" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1450</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:6">
       <x:c r="A504" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B504" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1452</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:6">
       <x:c r="A505" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1454</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:6">
       <x:c r="A506" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1454</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:6">
       <x:c r="A507" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1456</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:6">
       <x:c r="A508" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1458</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:6">
       <x:c r="A509" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1460</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:6">
       <x:c r="A510" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1462</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:6">
       <x:c r="A511" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1464</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:6">
       <x:c r="A512" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-        <x:v>1463</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1466</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:6">
       <x:c r="A513" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="D513" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E513" s="0" t="s">
         <x:v>1467</x:v>
       </x:c>
-      <x:c r="E513" s="0" t="s">
+      <x:c r="F513" s="0" t="s">
         <x:v>1468</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1469</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:6">
       <x:c r="A514" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-        <x:v>1470</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
-        <x:v>1471</x:v>
-[...2 lines deleted...]
-        <x:v>1472</x:v>
+        <x:v>1469</x:v>
+      </x:c>
+      <x:c r="F514" s="0" t="s">
+        <x:v>1468</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:6">
       <x:c r="A515" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
+        <x:v>1472</x:v>
+      </x:c>
+      <x:c r="E515" s="0" t="s">
         <x:v>1473</x:v>
       </x:c>
-      <x:c r="E515" s="0" t="s">
+      <x:c r="F515" s="0" t="s">
         <x:v>1474</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1475</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:6">
       <x:c r="A516" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="F516" s="1" t="s">
         <x:v>1478</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:6">
       <x:c r="A517" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="F517" s="1" t="s">
         <x:v>1481</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:6">
       <x:c r="A518" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="F518" s="1" t="s">
         <x:v>1484</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:6">
       <x:c r="A519" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="F519" s="1" t="s">
         <x:v>1487</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:6">
       <x:c r="A520" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="F520" s="1" t="s">
         <x:v>1490</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:6">
       <x:c r="A521" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
         <x:v>1492</x:v>
       </x:c>
       <x:c r="F521" s="1" t="s">
         <x:v>1493</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:6">
       <x:c r="A522" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="F522" s="1" t="s">
         <x:v>1496</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:6">
       <x:c r="A523" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="F523" s="1" t="s">
         <x:v>1499</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:6">
       <x:c r="A524" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
         <x:v>1501</x:v>
       </x:c>
       <x:c r="F524" s="1" t="s">
         <x:v>1502</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:6">
       <x:c r="A525" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
         <x:v>1504</x:v>
       </x:c>
       <x:c r="F525" s="1" t="s">
         <x:v>1505</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:6">
       <x:c r="A526" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="F526" s="1" t="s">
         <x:v>1508</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:6">
       <x:c r="A527" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="F527" s="1" t="s">
         <x:v>1511</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:6">
       <x:c r="A528" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>1513</x:v>
       </x:c>
       <x:c r="F528" s="1" t="s">
         <x:v>1514</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:6">
       <x:c r="A529" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="F529" s="1" t="s">
         <x:v>1517</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:6">
       <x:c r="A530" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="F530" s="1" t="s">
         <x:v>1520</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:6">
       <x:c r="A531" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="F531" s="1" t="s">
         <x:v>1523</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:6">
       <x:c r="A532" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="F532" s="1" t="s">
         <x:v>1526</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:6">
       <x:c r="A533" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
         <x:v>1528</x:v>
       </x:c>
-      <x:c r="F533" s="0" t="s">
+      <x:c r="F533" s="1" t="s">
         <x:v>1529</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:6">
       <x:c r="A534" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="F534" s="1" t="s">
         <x:v>1532</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:6">
       <x:c r="A535" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="F535" s="1" t="s">
         <x:v>1535</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:6">
       <x:c r="A536" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
         <x:v>1537</x:v>
       </x:c>
-      <x:c r="F536" s="1" t="s">
+      <x:c r="F536" s="0" t="s">
         <x:v>1538</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:6">
       <x:c r="A537" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
         <x:v>1540</x:v>
       </x:c>
       <x:c r="F537" s="1" t="s">
         <x:v>1541</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:6">
       <x:c r="A538" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B538" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
         <x:v>1542</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
         <x:v>1543</x:v>
       </x:c>
       <x:c r="F538" s="1" t="s">
         <x:v>1544</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:6">
       <x:c r="A539" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="F539" s="1" t="s">
         <x:v>1547</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:6">
       <x:c r="A540" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B540" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
         <x:v>1549</x:v>
       </x:c>
       <x:c r="F540" s="1" t="s">
         <x:v>1550</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:6">
       <x:c r="A541" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
         <x:v>1551</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
         <x:v>1552</x:v>
       </x:c>
       <x:c r="F541" s="1" t="s">
         <x:v>1553</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:6">
       <x:c r="A542" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
         <x:v>1555</x:v>
       </x:c>
-      <x:c r="F542" s="0" t="s">
+      <x:c r="F542" s="1" t="s">
         <x:v>1556</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:6">
       <x:c r="A543" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
         <x:v>1557</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
         <x:v>1558</x:v>
       </x:c>
-      <x:c r="F543" s="0" t="s">
+      <x:c r="F543" s="1" t="s">
         <x:v>1559</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:6">
       <x:c r="A544" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
         <x:v>1560</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
         <x:v>1561</x:v>
       </x:c>
-      <x:c r="F544" s="0" t="s">
+      <x:c r="F544" s="1" t="s">
         <x:v>1562</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:6">
       <x:c r="A545" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
         <x:v>1563</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
         <x:v>1564</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
         <x:v>1565</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:6">
       <x:c r="A546" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
         <x:v>1566</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
         <x:v>1567</x:v>
       </x:c>
-      <x:c r="F546" s="1" t="s">
+      <x:c r="F546" s="0" t="s">
         <x:v>1568</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:6">
       <x:c r="A547" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
         <x:v>1569</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
         <x:v>1570</x:v>
       </x:c>
-      <x:c r="F547" s="1" t="s">
+      <x:c r="F547" s="0" t="s">
         <x:v>1571</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:6">
       <x:c r="A548" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
         <x:v>1572</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>1573</x:v>
       </x:c>
-      <x:c r="F548" s="1" t="s">
+      <x:c r="F548" s="0" t="s">
         <x:v>1574</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:6">
       <x:c r="A549" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="F549" s="1" t="s">
         <x:v>1577</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:6">
       <x:c r="A550" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
         <x:v>1578</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
         <x:v>1579</x:v>
       </x:c>
       <x:c r="F550" s="1" t="s">
         <x:v>1580</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:6">
       <x:c r="A551" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="C551" s="0" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="D551" s="0" t="s">
         <x:v>1581</x:v>
       </x:c>
-      <x:c r="C551" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D551" s="0" t="s">
+      <x:c r="E551" s="0" t="s">
         <x:v>1582</x:v>
       </x:c>
-      <x:c r="E551" s="0" t="s">
+      <x:c r="F551" s="1" t="s">
         <x:v>1583</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1584</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:6">
       <x:c r="A552" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="E552" s="0" t="s">
         <x:v>1585</x:v>
       </x:c>
-      <x:c r="E552" s="0" t="s">
+      <x:c r="F552" s="1" t="s">
         <x:v>1586</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1587</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:6">
       <x:c r="A553" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
+        <x:v>1587</x:v>
+      </x:c>
+      <x:c r="E553" s="0" t="s">
         <x:v>1588</x:v>
       </x:c>
-      <x:c r="E553" s="0" t="s">
+      <x:c r="F553" s="1" t="s">
         <x:v>1589</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1590</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:6">
       <x:c r="A554" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
         <x:v>1591</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
         <x:v>1592</x:v>
       </x:c>
       <x:c r="F554" s="1" t="s">
         <x:v>1593</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:6">
       <x:c r="A555" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
         <x:v>1594</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
         <x:v>1595</x:v>
       </x:c>
       <x:c r="F555" s="1" t="s">
         <x:v>1596</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:6">
       <x:c r="A556" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
         <x:v>1597</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
         <x:v>1598</x:v>
       </x:c>
-      <x:c r="F556" s="1" t="s">
+      <x:c r="F556" s="0" t="s">
         <x:v>1599</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:6">
       <x:c r="A557" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
         <x:v>1601</x:v>
       </x:c>
-      <x:c r="F557" s="0" t="s">
+      <x:c r="F557" s="1" t="s">
         <x:v>1602</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:6">
       <x:c r="A558" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
         <x:v>1603</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
         <x:v>1604</x:v>
       </x:c>
-      <x:c r="F558" s="0" t="s">
+      <x:c r="F558" s="1" t="s">
         <x:v>1605</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:6">
       <x:c r="A559" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
         <x:v>1606</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
         <x:v>1607</x:v>
       </x:c>
-      <x:c r="F559" s="0" t="s">
+      <x:c r="F559" s="1" t="s">
         <x:v>1608</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:6">
       <x:c r="A560" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
         <x:v>1609</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
         <x:v>1610</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
         <x:v>1611</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:6">
       <x:c r="A561" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>1613</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
         <x:v>1614</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:6">
       <x:c r="A562" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
         <x:v>1615</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>1616</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>1617</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:6">
       <x:c r="A563" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
         <x:v>1618</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>1619</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>1620</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:6">
       <x:c r="A564" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
         <x:v>1621</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
         <x:v>1622</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>1623</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:6">
       <x:c r="A565" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
         <x:v>1624</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
         <x:v>1625</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
         <x:v>1626</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:6">
       <x:c r="A566" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B566" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
         <x:v>1627</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
         <x:v>1628</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
         <x:v>1629</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:6">
       <x:c r="A567" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
         <x:v>1630</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
         <x:v>1631</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
         <x:v>1632</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:6">
       <x:c r="A568" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
         <x:v>1633</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
         <x:v>1634</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
         <x:v>1635</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:6">
       <x:c r="A569" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
         <x:v>1636</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
         <x:v>1637</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
         <x:v>1638</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:6">
       <x:c r="A570" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
         <x:v>1639</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>1640</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
         <x:v>1641</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:6">
       <x:c r="A571" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
         <x:v>1644</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:6">
       <x:c r="A572" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
         <x:v>1645</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
         <x:v>1646</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
         <x:v>1647</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:6">
       <x:c r="A573" s="0" t="s">
+        <x:v>1470</x:v>
+      </x:c>
+      <x:c r="B573" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="C573" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D573" s="0" t="s">
         <x:v>1648</x:v>
       </x:c>
-      <x:c r="B573" s="0" t="s">
+      <x:c r="E573" s="0" t="s">
         <x:v>1649</x:v>
       </x:c>
-      <x:c r="C573" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D573" s="0" t="s">
+      <x:c r="F573" s="0" t="s">
         <x:v>1650</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1652</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:6">
       <x:c r="A574" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="E574" s="0" t="s">
+        <x:v>1652</x:v>
+      </x:c>
+      <x:c r="F574" s="0" t="s">
         <x:v>1653</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1655</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:6">
       <x:c r="A575" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
+        <x:v>1654</x:v>
+      </x:c>
+      <x:c r="E575" s="0" t="s">
+        <x:v>1655</x:v>
+      </x:c>
+      <x:c r="F575" s="0" t="s">
         <x:v>1656</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1658</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:6">
       <x:c r="A576" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
+        <x:v>1657</x:v>
+      </x:c>
+      <x:c r="E576" s="0" t="s">
+        <x:v>1658</x:v>
+      </x:c>
+      <x:c r="F576" s="0" t="s">
         <x:v>1659</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1661</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:6">
       <x:c r="A577" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
+        <x:v>1660</x:v>
+      </x:c>
+      <x:c r="E577" s="0" t="s">
+        <x:v>1661</x:v>
+      </x:c>
+      <x:c r="F577" s="0" t="s">
         <x:v>1662</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1664</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:6">
       <x:c r="A578" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="C578" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D578" s="0" t="s">
+        <x:v>1663</x:v>
+      </x:c>
+      <x:c r="E578" s="0" t="s">
+        <x:v>1664</x:v>
+      </x:c>
+      <x:c r="F578" s="0" t="s">
         <x:v>1665</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1668</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:6">
       <x:c r="A579" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1668</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:6">
       <x:c r="A580" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D580" s="0" t="s">
+        <x:v>1669</x:v>
+      </x:c>
+      <x:c r="E580" s="0" t="s">
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1671</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:6">
       <x:c r="A581" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
+      <x:c r="D581" s="0" t="s">
+        <x:v>1672</x:v>
+      </x:c>
+      <x:c r="E581" s="0" t="s">
+        <x:v>1673</x:v>
+      </x:c>
       <x:c r="F581" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1674</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:6">
       <x:c r="A582" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
-        <x:v>1681</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
-        <x:v>1682</x:v>
+        <x:v>1679</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:6">
       <x:c r="A583" s="0" t="s">
-        <x:v>1683</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
-        <x:v>1686</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
-        <x:v>1687</x:v>
+        <x:v>1682</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:6">
       <x:c r="A584" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
-        <x:v>1689</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
-        <x:v>1690</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D584" s="0" t="s">
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
-        <x:v>1691</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1685</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:6">
       <x:c r="A585" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>1689</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
+      <x:c r="D585" s="0" t="s">
+        <x:v>1686</x:v>
+      </x:c>
+      <x:c r="E585" s="0" t="s">
+        <x:v>1687</x:v>
+      </x:c>
       <x:c r="F585" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1688</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:6">
       <x:c r="A586" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
-        <x:v>1695</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
-        <x:v>1697</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
-        <x:v>1698</x:v>
+        <x:v>1691</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:6">
       <x:c r="A587" s="0" t="s">
-        <x:v>1699</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
-        <x:v>1701</x:v>
-[...2 lines deleted...]
-        <x:v>1702</x:v>
+        <x:v>1693</x:v>
+      </x:c>
+      <x:c r="E587" s="0" t="s">
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
-        <x:v>1703</x:v>
+        <x:v>1695</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:6">
       <x:c r="A588" s="0" t="s">
+        <x:v>1696</x:v>
+      </x:c>
+      <x:c r="B588" s="0" t="s">
+        <x:v>1697</x:v>
+      </x:c>
+      <x:c r="C588" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D588" s="0" t="s">
+        <x:v>1698</x:v>
+      </x:c>
+      <x:c r="E588" s="0" t="s">
         <x:v>1699</x:v>
       </x:c>
-      <x:c r="B588" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="F588" s="0" t="s">
-        <x:v>1703</x:v>
+        <x:v>1700</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:6">
       <x:c r="A589" s="0" t="s">
-        <x:v>1699</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>17</x:v>
-[...5 lines deleted...]
-        <x:v>1708</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:6">
       <x:c r="A590" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>1710</x:v>
-[...5 lines deleted...]
-        <x:v>1712</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1705</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:6">
       <x:c r="A591" s="0" t="s">
+        <x:v>1706</x:v>
+      </x:c>
+      <x:c r="B591" s="0" t="s">
+        <x:v>1706</x:v>
+      </x:c>
+      <x:c r="C591" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D591" s="0" t="s">
+        <x:v>1707</x:v>
+      </x:c>
+      <x:c r="E591" s="0" t="s">
+        <x:v>1708</x:v>
+      </x:c>
+      <x:c r="F591" s="0" t="s">
         <x:v>1709</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>1716</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:6">
       <x:c r="A592" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1714</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:6">
       <x:c r="A593" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>1710</x:v>
-[...2 lines deleted...]
-        <x:v>1720</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1719</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:6">
       <x:c r="A594" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>1710</x:v>
-[...5 lines deleted...]
-        <x:v>1724</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1720</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:6">
       <x:c r="A595" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1725</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:6">
       <x:c r="A596" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
+        <x:v>1728</x:v>
+      </x:c>
+      <x:c r="E596" s="1" t="s">
         <x:v>1729</x:v>
       </x:c>
-      <x:c r="E596" s="0" t="s">
+      <x:c r="F596" s="0" t="s">
         <x:v>1730</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1731</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:6">
       <x:c r="A597" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
+        <x:v>1731</x:v>
+      </x:c>
+      <x:c r="E597" s="0" t="s">
         <x:v>1732</x:v>
       </x:c>
-      <x:c r="E597" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F597" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1730</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:6">
       <x:c r="A598" s="0" t="s">
+        <x:v>1726</x:v>
+      </x:c>
+      <x:c r="B598" s="0" t="s">
+        <x:v>1733</x:v>
+      </x:c>
+      <x:c r="C598" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D598" s="1" t="s">
         <x:v>1734</x:v>
       </x:c>
-      <x:c r="B598" s="0" t="s">
+      <x:c r="E598" s="1" t="s">
         <x:v>1735</x:v>
       </x:c>
-      <x:c r="C598" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>1737</x:v>
+      <x:c r="F598" s="0" t="s">
+        <x:v>1730</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:6">
       <x:c r="A599" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="C599" s="0" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="D599" s="0" t="s">
         <x:v>1738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
         <x:v>1739</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
         <x:v>1740</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:6">
       <x:c r="A600" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="C600" s="0" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="D600" s="0" t="s">
         <x:v>1741</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
         <x:v>1742</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>1743</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:6">
       <x:c r="A601" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="C601" s="0" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="D601" s="0" t="s">
         <x:v>1744</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>1745</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>1746</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:6">
       <x:c r="A602" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="C602" s="0" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="D602" s="0" t="s">
         <x:v>1747</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
         <x:v>1748</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
         <x:v>1749</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:6">
       <x:c r="A603" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="C603" s="0" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="D603" s="0" t="s">
         <x:v>1750</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
         <x:v>1751</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>1752</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:6">
       <x:c r="A604" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="C604" s="0" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="D604" s="0" t="s">
         <x:v>1753</x:v>
       </x:c>
-      <x:c r="C604" s="0" t="s">
+      <x:c r="E604" s="0" t="s">
         <x:v>1754</x:v>
       </x:c>
-      <x:c r="E604" s="0" t="s">
+      <x:c r="F604" s="0" t="s">
         <x:v>1755</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1756</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:6">
       <x:c r="A605" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="C605" s="0" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="D605" s="0" t="s">
+        <x:v>1756</x:v>
+      </x:c>
+      <x:c r="E605" s="0" t="s">
         <x:v>1757</x:v>
       </x:c>
-      <x:c r="C605" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E605" s="0" t="s">
+      <x:c r="F605" s="0" t="s">
         <x:v>1758</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1759</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:6">
       <x:c r="A606" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="C606" s="0" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="D606" s="0" t="s">
+        <x:v>1759</x:v>
+      </x:c>
+      <x:c r="E606" s="0" t="s">
         <x:v>1760</x:v>
       </x:c>
-      <x:c r="C606" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F606" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1758</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:6">
       <x:c r="A607" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
+        <x:v>1762</x:v>
+      </x:c>
+      <x:c r="C607" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E607" s="0" t="s">
         <x:v>1763</x:v>
       </x:c>
-      <x:c r="C607" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E607" s="0" t="s">
+      <x:c r="F607" s="1" t="s">
         <x:v>1764</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1765</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:6">
       <x:c r="A608" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
+        <x:v>1765</x:v>
+      </x:c>
+      <x:c r="C608" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E608" s="0" t="s">
         <x:v>1766</x:v>
       </x:c>
-      <x:c r="C608" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E608" s="0" t="s">
+      <x:c r="F608" s="0" t="s">
         <x:v>1767</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1768</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:6">
       <x:c r="A609" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
+        <x:v>1768</x:v>
+      </x:c>
+      <x:c r="C609" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E609" s="0" t="s">
         <x:v>1769</x:v>
       </x:c>
-      <x:c r="C609" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E609" s="0" t="s">
+      <x:c r="F609" s="0" t="s">
         <x:v>1770</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1771</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:6">
       <x:c r="A610" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
+        <x:v>1771</x:v>
+      </x:c>
+      <x:c r="C610" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E610" s="0" t="s">
         <x:v>1772</x:v>
       </x:c>
-      <x:c r="C610" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E610" s="0" t="s">
+      <x:c r="F610" s="0" t="s">
         <x:v>1773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1774</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:6">
       <x:c r="A611" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
+        <x:v>1774</x:v>
+      </x:c>
+      <x:c r="C611" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E611" s="0" t="s">
         <x:v>1775</x:v>
       </x:c>
-      <x:c r="C611" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E611" s="0" t="s">
+      <x:c r="F611" s="0" t="s">
         <x:v>1776</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1777</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:6">
       <x:c r="A612" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
+        <x:v>1777</x:v>
+      </x:c>
+      <x:c r="C612" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E612" s="0" t="s">
         <x:v>1778</x:v>
       </x:c>
-      <x:c r="C612" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="E612" s="0" t="s">
+      <x:c r="F612" s="0" t="s">
         <x:v>1779</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1780</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:6">
       <x:c r="A613" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
+        <x:v>1780</x:v>
+      </x:c>
+      <x:c r="C613" s="0" t="s">
         <x:v>1781</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>8</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
         <x:v>1782</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
         <x:v>1783</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:6">
       <x:c r="A614" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
         <x:v>1784</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
         <x:v>1785</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>1786</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:6">
       <x:c r="A615" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>1787</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
         <x:v>1788</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>1789</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:6">
       <x:c r="A616" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
         <x:v>1790</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
         <x:v>1791</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>1792</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:6">
       <x:c r="A617" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>1793</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
         <x:v>1794</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
         <x:v>1795</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:6">
       <x:c r="A618" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
         <x:v>1796</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
         <x:v>1797</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
         <x:v>1798</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:6">
       <x:c r="A619" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>1799</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
         <x:v>1800</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
         <x:v>1801</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:6">
       <x:c r="A620" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>1802</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
         <x:v>1803</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1804</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:6">
       <x:c r="A621" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>1804</x:v>
+        <x:v>1805</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
-        <x:v>1805</x:v>
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
-        <x:v>1804</x:v>
+        <x:v>1807</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:6">
       <x:c r="A622" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
-        <x:v>1806</x:v>
+        <x:v>1808</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
-        <x:v>1807</x:v>
-[...2 lines deleted...]
-        <x:v>1808</x:v>
+        <x:v>1809</x:v>
+      </x:c>
+      <x:c r="F622" s="0" t="s">
+        <x:v>1810</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:6">
       <x:c r="A623" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>1809</x:v>
+        <x:v>1811</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
-        <x:v>1809</x:v>
+        <x:v>1813</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:6">
       <x:c r="A624" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1814</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
-        <x:v>1812</x:v>
-[...2 lines deleted...]
-        <x:v>1813</x:v>
+        <x:v>1815</x:v>
+      </x:c>
+      <x:c r="F624" s="0" t="s">
+        <x:v>1816</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:6">
       <x:c r="A625" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
-        <x:v>1815</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>1819</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:6">
       <x:c r="A626" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>1822</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:6">
       <x:c r="A627" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
-        <x:v>1819</x:v>
-[...2 lines deleted...]
-        <x:v>1820</x:v>
+        <x:v>1824</x:v>
+      </x:c>
+      <x:c r="F627" s="0" t="s">
+        <x:v>1825</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:6">
       <x:c r="A628" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1827</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1828</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:6">
       <x:c r="A629" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>1823</x:v>
+        <x:v>1829</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
-        <x:v>1824</x:v>
-[...2 lines deleted...]
-        <x:v>1825</x:v>
+        <x:v>1830</x:v>
+      </x:c>
+      <x:c r="F629" s="0" t="s">
+        <x:v>1829</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:6">
       <x:c r="A630" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
-        <x:v>1827</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1831</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:6">
       <x:c r="A631" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
-        <x:v>1829</x:v>
-[...2 lines deleted...]
-        <x:v>1828</x:v>
+        <x:v>1834</x:v>
+      </x:c>
+      <x:c r="F631" s="1" t="s">
+        <x:v>1835</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:6">
       <x:c r="A632" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1836</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:6">
       <x:c r="A633" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>1832</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
-        <x:v>1833</x:v>
-[...2 lines deleted...]
-        <x:v>1832</x:v>
+        <x:v>1839</x:v>
+      </x:c>
+      <x:c r="F633" s="1" t="s">
+        <x:v>1840</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:6">
       <x:c r="A634" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
-        <x:v>1835</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1841</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:6">
       <x:c r="A635" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>1836</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
-        <x:v>1837</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
-        <x:v>1836</x:v>
+        <x:v>1843</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:6">
       <x:c r="A636" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
-        <x:v>1838</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
-        <x:v>1839</x:v>
-[...2 lines deleted...]
-        <x:v>1838</x:v>
+        <x:v>1846</x:v>
+      </x:c>
+      <x:c r="F636" s="1" t="s">
+        <x:v>1847</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:6">
       <x:c r="A637" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
-        <x:v>1841</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1848</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:6">
       <x:c r="A638" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
-        <x:v>1843</x:v>
-[...2 lines deleted...]
-        <x:v>1842</x:v>
+        <x:v>1851</x:v>
+      </x:c>
+      <x:c r="F638" s="1" t="s">
+        <x:v>1852</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:6">
       <x:c r="A639" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>1844</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
-        <x:v>1845</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
-        <x:v>1844</x:v>
+        <x:v>1853</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:6">
       <x:c r="A640" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
-        <x:v>1847</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1855</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:6">
       <x:c r="A641" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
-        <x:v>1849</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1857</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:6">
       <x:c r="A642" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1859</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:6">
       <x:c r="A643" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>1852</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1862</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
-        <x:v>1852</x:v>
+        <x:v>1861</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:6">
       <x:c r="A644" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
-        <x:v>1854</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
-        <x:v>1854</x:v>
+        <x:v>1863</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:6">
       <x:c r="A645" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
-        <x:v>1710</x:v>
-[...2 lines deleted...]
-        <x:v>1858</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
-        <x:v>1860</x:v>
+        <x:v>1865</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:6">
       <x:c r="A646" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1861</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
-        <x:v>1862</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
-        <x:v>1863</x:v>
+        <x:v>1867</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:6">
       <x:c r="A647" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1864</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1869</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:6">
       <x:c r="A648" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1867</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1871</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:6">
       <x:c r="A649" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1870</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
-        <x:v>1871</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:6">
       <x:c r="A650" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1875</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E650" s="0" t="s">
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>1875</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:6">
       <x:c r="A651" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E651" s="0" t="s">
+        <x:v>1878</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:6">
       <x:c r="A652" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1879</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E652" s="0" t="s">
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
-        <x:v>1877</x:v>
+        <x:v>1879</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:6">
       <x:c r="A653" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E653" s="0" t="s">
+        <x:v>1882</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
-        <x:v>1878</x:v>
+        <x:v>1881</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:6">
       <x:c r="A654" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="D654" s="0" t="s">
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="E654" s="0" t="s">
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1887</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:6">
       <x:c r="A655" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D655" s="0" t="s">
+        <x:v>1888</x:v>
+      </x:c>
+      <x:c r="E655" s="0" t="s">
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>1890</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:6">
       <x:c r="A656" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D656" s="0" t="s">
+        <x:v>1891</x:v>
+      </x:c>
+      <x:c r="E656" s="0" t="s">
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1893</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:6">
       <x:c r="A657" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D657" s="0" t="s">
+        <x:v>1894</x:v>
+      </x:c>
+      <x:c r="E657" s="0" t="s">
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1896</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:6">
       <x:c r="A658" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D658" s="0" t="s">
+        <x:v>1897</x:v>
+      </x:c>
+      <x:c r="E658" s="0" t="s">
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1899</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:6">
       <x:c r="A659" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1902</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:6">
       <x:c r="A660" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1903</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:6">
       <x:c r="A661" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1904</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:6">
       <x:c r="A662" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
-        <x:v>1874</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1905</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:6">
       <x:c r="A663" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
-        <x:v>70</x:v>
-[...8 lines deleted...]
-        <x:v>1890</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F663" s="0" t="s">
+        <x:v>1906</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:6">
       <x:c r="A664" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
-        <x:v>70</x:v>
-[...8 lines deleted...]
-        <x:v>1893</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F664" s="0" t="s">
+        <x:v>1907</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:6">
       <x:c r="A665" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
-        <x:v>70</x:v>
-[...8 lines deleted...]
-        <x:v>1896</x:v>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F665" s="0" t="s">
+        <x:v>1908</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:6">
       <x:c r="A666" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
-        <x:v>70</x:v>
-[...8 lines deleted...]
-        <x:v>1899</x:v>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F666" s="0" t="s">
+        <x:v>1909</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:6">
       <x:c r="A667" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
-        <x:v>70</x:v>
-[...8 lines deleted...]
-        <x:v>1902</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F667" s="0" t="s">
+        <x:v>1910</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:6">
       <x:c r="A668" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
-        <x:v>70</x:v>
-[...8 lines deleted...]
-        <x:v>1905</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F668" s="0" t="s">
+        <x:v>1911</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:6">
       <x:c r="A669" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
-        <x:v>70</x:v>
-[...8 lines deleted...]
-        <x:v>1908</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F669" s="0" t="s">
+        <x:v>1911</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:6">
       <x:c r="A670" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
-        <x:v>70</x:v>
-[...7 lines deleted...]
-      <x:c r="F670" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F670" s="0" t="s">
         <x:v>1911</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:6">
       <x:c r="A671" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1900</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
-        <x:v>70</x:v>
-[...1 lines deleted...]
-      <x:c r="D671" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F671" s="0" t="s">
         <x:v>1912</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1914</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:6">
       <x:c r="A672" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
         <x:v>1915</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
         <x:v>1916</x:v>
       </x:c>
       <x:c r="F672" s="1" t="s">
         <x:v>1917</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:6">
       <x:c r="A673" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D673" s="0" t="s">
         <x:v>1918</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
         <x:v>1919</x:v>
       </x:c>
       <x:c r="F673" s="1" t="s">
         <x:v>1920</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:6">
       <x:c r="A674" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D674" s="0" t="s">
         <x:v>1921</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
         <x:v>1922</x:v>
       </x:c>
       <x:c r="F674" s="1" t="s">
         <x:v>1923</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:6">
       <x:c r="A675" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D675" s="0" t="s">
         <x:v>1924</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
         <x:v>1925</x:v>
       </x:c>
       <x:c r="F675" s="1" t="s">
         <x:v>1926</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:6">
       <x:c r="A676" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
         <x:v>1927</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
         <x:v>1928</x:v>
       </x:c>
       <x:c r="F676" s="1" t="s">
         <x:v>1929</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:6">
       <x:c r="A677" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
         <x:v>1930</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
         <x:v>1931</x:v>
       </x:c>
       <x:c r="F677" s="1" t="s">
         <x:v>1932</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:6">
       <x:c r="A678" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
         <x:v>1933</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
         <x:v>1934</x:v>
       </x:c>
       <x:c r="F678" s="1" t="s">
         <x:v>1935</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:6">
       <x:c r="A679" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D679" s="0" t="s">
         <x:v>1936</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
         <x:v>1937</x:v>
       </x:c>
       <x:c r="F679" s="1" t="s">
         <x:v>1938</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:6">
       <x:c r="A680" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D680" s="0" t="s">
         <x:v>1939</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
         <x:v>1940</x:v>
       </x:c>
       <x:c r="F680" s="1" t="s">
         <x:v>1941</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:6">
       <x:c r="A681" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
         <x:v>1942</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
         <x:v>1943</x:v>
       </x:c>
       <x:c r="F681" s="1" t="s">
         <x:v>1944</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:6">
       <x:c r="A682" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D682" s="0" t="s">
         <x:v>1945</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
         <x:v>1946</x:v>
       </x:c>
       <x:c r="F682" s="1" t="s">
         <x:v>1947</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:6">
       <x:c r="A683" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
         <x:v>1948</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
         <x:v>1949</x:v>
       </x:c>
       <x:c r="F683" s="1" t="s">
         <x:v>1950</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:6">
       <x:c r="A684" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
         <x:v>1951</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
         <x:v>1952</x:v>
       </x:c>
       <x:c r="F684" s="1" t="s">
         <x:v>1953</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:6">
       <x:c r="A685" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
         <x:v>1954</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
         <x:v>1955</x:v>
       </x:c>
       <x:c r="F685" s="1" t="s">
         <x:v>1956</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:6">
       <x:c r="A686" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
         <x:v>1957</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
         <x:v>1958</x:v>
       </x:c>
       <x:c r="F686" s="1" t="s">
         <x:v>1959</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:6">
       <x:c r="A687" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D687" s="0" t="s">
         <x:v>1960</x:v>
       </x:c>
       <x:c r="E687" s="0" t="s">
         <x:v>1961</x:v>
       </x:c>
       <x:c r="F687" s="1" t="s">
         <x:v>1962</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:6">
       <x:c r="A688" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D688" s="0" t="s">
         <x:v>1963</x:v>
       </x:c>
       <x:c r="E688" s="0" t="s">
         <x:v>1964</x:v>
       </x:c>
       <x:c r="F688" s="1" t="s">
         <x:v>1965</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:6">
       <x:c r="A689" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D689" s="0" t="s">
         <x:v>1966</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
         <x:v>1967</x:v>
       </x:c>
       <x:c r="F689" s="1" t="s">
         <x:v>1968</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:6">
       <x:c r="A690" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D690" s="0" t="s">
         <x:v>1969</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
         <x:v>1970</x:v>
       </x:c>
       <x:c r="F690" s="1" t="s">
         <x:v>1971</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:6">
       <x:c r="A691" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D691" s="0" t="s">
         <x:v>1972</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
         <x:v>1973</x:v>
       </x:c>
       <x:c r="F691" s="1" t="s">
         <x:v>1974</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:6">
       <x:c r="A692" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D692" s="0" t="s">
         <x:v>1975</x:v>
       </x:c>
       <x:c r="E692" s="0" t="s">
         <x:v>1976</x:v>
       </x:c>
       <x:c r="F692" s="1" t="s">
         <x:v>1977</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:6">
       <x:c r="A693" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D693" s="0" t="s">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
         <x:v>1979</x:v>
       </x:c>
       <x:c r="F693" s="1" t="s">
         <x:v>1980</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:6">
       <x:c r="A694" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D694" s="0" t="s">
         <x:v>1981</x:v>
       </x:c>
       <x:c r="E694" s="0" t="s">
         <x:v>1982</x:v>
       </x:c>
       <x:c r="F694" s="1" t="s">
         <x:v>1983</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:6">
       <x:c r="A695" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D695" s="0" t="s">
         <x:v>1984</x:v>
       </x:c>
       <x:c r="E695" s="0" t="s">
         <x:v>1985</x:v>
       </x:c>
       <x:c r="F695" s="1" t="s">
         <x:v>1986</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:6">
       <x:c r="A696" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C696" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D696" s="0" t="s">
         <x:v>1987</x:v>
       </x:c>
       <x:c r="E696" s="0" t="s">
         <x:v>1988</x:v>
       </x:c>
       <x:c r="F696" s="1" t="s">
         <x:v>1989</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:6">
       <x:c r="A697" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D697" s="0" t="s">
         <x:v>1990</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
         <x:v>1991</x:v>
       </x:c>
       <x:c r="F697" s="1" t="s">
         <x:v>1992</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:6">
       <x:c r="A698" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
-        <x:v>277</x:v>
-[...1 lines deleted...]
-      <x:c r="D698" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D698" s="0" t="s">
         <x:v>1993</x:v>
       </x:c>
-      <x:c r="E698" s="1" t="s">
+      <x:c r="E698" s="0" t="s">
         <x:v>1994</x:v>
       </x:c>
       <x:c r="F698" s="1" t="s">
         <x:v>1995</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:6">
       <x:c r="A699" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D699" s="0" t="s">
         <x:v>1996</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
         <x:v>1997</x:v>
       </x:c>
       <x:c r="F699" s="1" t="s">
         <x:v>1998</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:6">
       <x:c r="A700" s="0" t="s">
+        <x:v>1913</x:v>
+      </x:c>
+      <x:c r="B700" s="0" t="s">
+        <x:v>1914</x:v>
+      </x:c>
+      <x:c r="C700" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D700" s="0" t="s">
         <x:v>1999</x:v>
       </x:c>
-      <x:c r="B700" s="0" t="s">
+      <x:c r="E700" s="0" t="s">
         <x:v>2000</x:v>
       </x:c>
-      <x:c r="C700" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D700" s="0" t="s">
+      <x:c r="F700" s="1" t="s">
         <x:v>2001</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2003</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:6">
       <x:c r="A701" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>2000</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="E701" s="0" t="s">
+        <x:v>2003</x:v>
+      </x:c>
+      <x:c r="F701" s="1" t="s">
         <x:v>2004</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2006</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:6">
       <x:c r="A702" s="0" t="s">
-        <x:v>1999</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
+        <x:v>1914</x:v>
+      </x:c>
+      <x:c r="C702" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D702" s="0" t="s">
+        <x:v>2005</x:v>
+      </x:c>
+      <x:c r="E702" s="0" t="s">
+        <x:v>2006</x:v>
+      </x:c>
+      <x:c r="F702" s="1" t="s">
         <x:v>2007</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2010</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:6">
       <x:c r="A703" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>2012</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
-        <x:v>2013</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
-        <x:v>2014</x:v>
-[...2 lines deleted...]
-        <x:v>2015</x:v>
+        <x:v>2009</x:v>
+      </x:c>
+      <x:c r="F703" s="1" t="s">
+        <x:v>2010</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:6">
       <x:c r="A704" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
-        <x:v>2012</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
-        <x:v>2016</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
-        <x:v>2017</x:v>
-[...2 lines deleted...]
-        <x:v>2018</x:v>
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="F704" s="1" t="s">
+        <x:v>2013</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:6">
       <x:c r="A705" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>2012</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
-        <x:v>2019</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
-        <x:v>2020</x:v>
-[...2 lines deleted...]
-        <x:v>2021</x:v>
+        <x:v>2015</x:v>
+      </x:c>
+      <x:c r="F705" s="1" t="s">
+        <x:v>2016</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:6">
       <x:c r="A706" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
-        <x:v>2012</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
-        <x:v>2022</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
-        <x:v>2023</x:v>
-[...2 lines deleted...]
-        <x:v>2024</x:v>
+        <x:v>2018</x:v>
+      </x:c>
+      <x:c r="F706" s="1" t="s">
+        <x:v>2019</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:6">
       <x:c r="A707" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>2012</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
-        <x:v>70</x:v>
-[...8 lines deleted...]
-        <x:v>2027</x:v>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D707" s="1" t="s">
+        <x:v>2020</x:v>
+      </x:c>
+      <x:c r="E707" s="1" t="s">
+        <x:v>2021</x:v>
+      </x:c>
+      <x:c r="F707" s="1" t="s">
+        <x:v>2022</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:6">
       <x:c r="A708" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
-        <x:v>2012</x:v>
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
-        <x:v>2028</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
-        <x:v>2029</x:v>
-[...2 lines deleted...]
-        <x:v>2030</x:v>
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="F708" s="1" t="s">
+        <x:v>2025</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:6">
       <x:c r="A709" s="0" t="s">
-        <x:v>2011</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>2031</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
-        <x:v>2032</x:v>
+        <x:v>2028</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
-        <x:v>2033</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
-        <x:v>2034</x:v>
+        <x:v>2030</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:6">
       <x:c r="A710" s="0" t="s">
-        <x:v>2035</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
-        <x:v>2036</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2031</x:v>
+      </x:c>
+      <x:c r="E710" s="0" t="s">
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2033</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:6">
       <x:c r="A711" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2034</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D711" s="0" t="s">
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
-        <x:v>2040</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="F711" s="0" t="s">
-        <x:v>2041</x:v>
+        <x:v>2037</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:6">
       <x:c r="A712" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
         <x:v>2039</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D712" s="0" t="s">
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
+        <x:v>2041</x:v>
+      </x:c>
+      <x:c r="F712" s="0" t="s">
         <x:v>2042</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2043</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:6">
       <x:c r="A713" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>2039</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D713" s="0" t="s">
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="E713" s="0" t="s">
         <x:v>2044</x:v>
       </x:c>
       <x:c r="F713" s="0" t="s">
         <x:v>2045</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:6">
       <x:c r="A714" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
         <x:v>2039</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D714" s="0" t="s">
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="E714" s="0" t="s">
-        <x:v>2046</x:v>
+        <x:v>2047</x:v>
       </x:c>
       <x:c r="F714" s="0" t="s">
-        <x:v>2047</x:v>
+        <x:v>2048</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:6">
       <x:c r="A715" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>2049</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
+        <x:v>2049</x:v>
+      </x:c>
+      <x:c r="E715" s="0" t="s">
         <x:v>2050</x:v>
       </x:c>
-      <x:c r="E715" s="0" t="s">
+      <x:c r="F715" s="0" t="s">
         <x:v>2051</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2052</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:6">
       <x:c r="A716" s="0" t="s">
+        <x:v>2038</x:v>
+      </x:c>
+      <x:c r="B716" s="0" t="s">
+        <x:v>2039</x:v>
+      </x:c>
+      <x:c r="C716" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D716" s="0" t="s">
+        <x:v>2052</x:v>
+      </x:c>
+      <x:c r="E716" s="0" t="s">
         <x:v>2053</x:v>
       </x:c>
-      <x:c r="B716" s="0" t="s">
+      <x:c r="F716" s="0" t="s">
         <x:v>2054</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>2057</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:6">
       <x:c r="A717" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>2038</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
-        <x:v>2060</x:v>
+        <x:v>2055</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>2056</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
-        <x:v>2062</x:v>
+        <x:v>2057</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:6">
       <x:c r="A718" s="0" t="s">
+        <x:v>2038</x:v>
+      </x:c>
+      <x:c r="B718" s="0" t="s">
         <x:v>2058</x:v>
       </x:c>
-      <x:c r="B718" s="0" t="s">
+      <x:c r="C718" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D718" s="0" t="s">
         <x:v>2059</x:v>
       </x:c>
-      <x:c r="C718" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D718" s="0" t="s">
+      <x:c r="E718" s="0" t="s">
         <x:v>2060</x:v>
       </x:c>
-      <x:c r="E718" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F718" s="0" t="s">
-        <x:v>2064</x:v>
+        <x:v>2061</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:6">
       <x:c r="A719" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="D719" s="0" t="s">
+        <x:v>2064</x:v>
+      </x:c>
+      <x:c r="F719" s="0" t="s">
         <x:v>2065</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2067</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:6">
       <x:c r="A720" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>2066</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
-        <x:v>2059</x:v>
+        <x:v>2066</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E720" s="0" t="s">
+        <x:v>2067</x:v>
+      </x:c>
+      <x:c r="F720" s="0" t="s">
+        <x:v>2068</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="721" spans="1:6">
+      <x:c r="A721" s="0" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+      <x:c r="B721" s="0" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+      <x:c r="C721" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E721" s="0" t="s">
+        <x:v>2069</x:v>
+      </x:c>
+      <x:c r="F721" s="0" t="s">
+        <x:v>2070</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="722" spans="1:6">
+      <x:c r="A722" s="0" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+      <x:c r="B722" s="0" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+      <x:c r="C722" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E722" s="0" t="s">
+        <x:v>2071</x:v>
+      </x:c>
+      <x:c r="F722" s="0" t="s">
+        <x:v>2072</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="723" spans="1:6">
+      <x:c r="A723" s="0" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+      <x:c r="B723" s="0" t="s">
+        <x:v>2066</x:v>
+      </x:c>
+      <x:c r="C723" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E723" s="0" t="s">
+        <x:v>2073</x:v>
+      </x:c>
+      <x:c r="F723" s="0" t="s">
+        <x:v>2074</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="724" spans="1:6">
+      <x:c r="A724" s="0" t="s">
+        <x:v>2075</x:v>
+      </x:c>
+      <x:c r="B724" s="0" t="s">
+        <x:v>2076</x:v>
+      </x:c>
+      <x:c r="C724" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D724" s="0" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+      <x:c r="E724" s="0" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="F724" s="1" t="s">
+        <x:v>2079</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="725" spans="1:6">
+      <x:c r="A725" s="0" t="s">
+        <x:v>2080</x:v>
+      </x:c>
+      <x:c r="B725" s="0" t="s">
+        <x:v>2081</x:v>
+      </x:c>
+      <x:c r="C725" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="D720" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>2069</x:v>
+      <x:c r="D725" s="0" t="s">
+        <x:v>2082</x:v>
+      </x:c>
+      <x:c r="E725" s="0" t="s">
+        <x:v>2083</x:v>
+      </x:c>
+      <x:c r="F725" s="0" t="s">
+        <x:v>2084</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="726" spans="1:6">
+      <x:c r="A726" s="0" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="B726" s="0" t="s">
+        <x:v>2086</x:v>
+      </x:c>
+      <x:c r="C726" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D726" s="0" t="s">
+        <x:v>2087</x:v>
+      </x:c>
+      <x:c r="E726" s="0" t="s">
+        <x:v>2088</x:v>
+      </x:c>
+      <x:c r="F726" s="0" t="s">
+        <x:v>2089</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="727" spans="1:6">
+      <x:c r="A727" s="0" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="B727" s="0" t="s">
+        <x:v>2086</x:v>
+      </x:c>
+      <x:c r="C727" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D727" s="0" t="s">
+        <x:v>2087</x:v>
+      </x:c>
+      <x:c r="E727" s="0" t="s">
+        <x:v>2090</x:v>
+      </x:c>
+      <x:c r="F727" s="0" t="s">
+        <x:v>2091</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="728" spans="1:6">
+      <x:c r="A728" s="0" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="B728" s="0" t="s">
+        <x:v>2086</x:v>
+      </x:c>
+      <x:c r="C728" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D728" s="0" t="s">
+        <x:v>2092</x:v>
+      </x:c>
+      <x:c r="E728" s="0" t="s">
+        <x:v>2093</x:v>
+      </x:c>
+      <x:c r="F728" s="0" t="s">
+        <x:v>2094</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="729" spans="1:6">
+      <x:c r="A729" s="0" t="s">
+        <x:v>2085</x:v>
+      </x:c>
+      <x:c r="B729" s="0" t="s">
+        <x:v>2086</x:v>
+      </x:c>
+      <x:c r="C729" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D729" s="0" t="s">
+        <x:v>2092</x:v>
+      </x:c>
+      <x:c r="E729" s="0" t="s">
+        <x:v>2095</x:v>
+      </x:c>
+      <x:c r="F729" s="0" t="s">
+        <x:v>2096</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>DeclaredProducts</vt:lpstr>
       <vt:lpstr>DeclaredProducts!Print_Area</vt:lpstr>
       <vt:lpstr>DeclaredProducts!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">