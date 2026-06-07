--- v2 (2026-05-04)
+++ v3 (2026-06-07)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a56574898944e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f42f3ed9b0b4a6293c5eff70d4b5d98.psmdcp" Id="R9450e88d41954e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87046bf6ad864cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c8aeb23e80047f5aea2fec3c02f0e1f.psmdcp" Id="R97177007d5cd418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="DeclaredProducts" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Producer</x:t>
   </x:si>
   <x:si>
     <x:t>Brand</x:t>
   </x:si>
   <x:si>
@@ -5328,50 +5328,494 @@
     <x:t>400014203686</x:t>
   </x:si>
   <x:si>
     <x:t>50016DWPLAKR</x:t>
   </x:si>
   <x:si>
     <x:t>EcoChoice 16 oz. Smooth Double Wall Kraft Compostable Paper Hot Cup. BPI certified.</x:t>
   </x:si>
   <x:si>
     <x:t>400014203709</x:t>
   </x:si>
   <x:si>
     <x:t>50020DWPLAKR</x:t>
   </x:si>
   <x:si>
     <x:t>EcoChoice 20 oz. Smooth Double Wall Kraft Compostable Paper Hot Cup. BPI certified.</x:t>
   </x:si>
   <x:si>
     <x:t>400012262418</x:t>
   </x:si>
   <x:si>
     <x:t>50012LIDPLA</x:t>
   </x:si>
   <x:si>
     <x:t>EcoChoice 12-32 oz. PLA Compostable Plastic Food Cup Vented Lid. BPI Certified.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130WPLAKFSWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice Wrapped Heavy Weight Compostable 6 1/2" White CPLA Knife, Fork, and Spoon </x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130wplakfwp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Wrapped Heavy Weight Compostable 6 1/2" White CPLA Knife and Fork</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130WPLAKNFWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Wrapped Heavy Weight Compostable 6 1/2" White CPLA Knife</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130WPLASFWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Wrapped Heavy Weight Compostable 6 1/2" White CPLA Spoon and Fork</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130WPLASPNWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Wrapped Heavy Weight Compostable 6 1/2" White CPLA Spoon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50010dwplakr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 10 oz. Smooth Double Wall Kraft Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014203655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50010DWPLAWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 10 oz. Smooth Double Wall White Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400013168627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130BHWPLAFRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Heavy Weight 6 1/2" Black CPLA Plastic Fork</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400013169600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130BHWPLAKNF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Heavy Weight 6 1/2" Black CPLA Plastic Knife</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400013169273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130BHWPLASPN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice Heavy Weight 6 1/2" Black CPLA Plastic Spoon </x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130BPLAFRKWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Wrapped Heavy Weight 6 1/2" Black CPLA Fork</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130BPLAKFNWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Wrapped Heavy Weight 6 1/2" Black CPLA Knife, Fork, and Napkin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130BPLAKFSNW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Wrapped Heavy Weight 6 1/2" Black CPLA Knife, Fork, Spoon, and Napkin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130BPLAKFSWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Wrapped Heavy Weight 6 1/2" Black CPLA Knife, Fork, and Spoon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130BPLAKFWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Wrapped Heavy Weight 6 1/2" Black CPLA Knife and Fork</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130BPLAKNFWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice Wrapped Heavy Weight 6 1/2" Black CPLA Knife </x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130BPLASFWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Wrapped Heavy Weight 6 1/2" Black CPLA Spoon and Fork</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130BPLASPNWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Wrapped Heavy Weight 6 1/2" Black CPLA Spoon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400013169044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130GHWPLAFRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice Heavy Weight 6 1/2" Green CPLA Plastic Fork </x:t>
+  </x:si>
+  <x:si>
+    <x:t>400013168344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130WHWPLAFRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Heavy Weight Compostable 6 1/2" White CPLA Plastic Fork</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400013169532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130WHWPLAKNF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Heavy Weight Compostable 6 1/2" White CPLA Plastic Knife</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400013169136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130WHWPLASPN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Heavy Weight Compostable 6 1/2" White CPLA Plastic Spoon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400011958893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5008PLAWHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 8 oz. Tall Leaf Print Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012196638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5008RIPKRFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 8 oz. Squat Double Wall Ripple Kraft Compostable Paper Hot Cup </x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014047426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5004RIPKRFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 4 oz. Double Wall Ripple Kraft Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 8 oz. Squat Smooth Double Wall Kraft Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014203631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5008DWPLAWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 8 oz. Squat Smooth Double Wall White Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014195943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50024PLAWHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 24 oz. Leaf Print Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014047419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5004PLAWHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 4 oz. Leaf Print Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400011958947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50020PLAWHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 20 oz. Leaf Print Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012197031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50020RIPKRFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 20 oz. Double Wall Ripple Kraft Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012196881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50016RIPKRFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 16 oz. Double Wall Ripple Kraft Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 20 oz. Smooth Double Wall Kraft Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014203716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50020DWPLAWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 20 oz. Smooth Double Wall White Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014203693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50016DWPLAWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 16 oz. Smooth Double Wall White Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400011958985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50016PLAWHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 16 oz. Leaf Print Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400011959203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50012PLAWHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 12 oz. Leaf Print Compostable Paper Hot Cup </x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012196836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50012RIPKRFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 12 oz. Double Wall Ripple Kraft Compostable Paper Hot Cup </x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 16 oz. Smooth Double Wall Kraft Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014203662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50012DWPLAKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 12 oz. Smooth Double Wall Kraft Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014203679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50012DWPLAWH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 12 oz. Smooth Double Wall White Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012196720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50010RIPKRFT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 10 oz. Double Wall Ripple Kraft Compostable Paper Hot Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400012262272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50010WRAPPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EcoChoice 10 oz. Kraft Compostable Individually Wrapped Paper Hot Cup </x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014334267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760PCC20PLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 20 oz. Compostable PLA Paper Cold Cup</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400016113709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>795KFT16REPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 16 oz. Rectangular Kraft Bio-Lined Take-Out Container</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130WPLAFRKWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Wrapped Heavy Weight Compostable 6 1/2" White CPLA Fork</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400014216488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130WPLAKFNWP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Wrapped Heavy Weight Compostable 6 1/2" White CPLA Knife, Fork, and Napkin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400011959234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500l1020pla</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice Translucent Compostable Paper Hot Cup Lid for 10-24 oz. Standard Cups and 8 oz. Squat Cups</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400015927260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500L1020PLANR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Roots Translucent Compostable Paper Hot Cup Lid for 10-24 oz. Standard Cups and 8 oz. Squat Cups</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400011959227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500L8PLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 8 oz. Tall Translucent Compostable Paper Hot Cup Lid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400015927314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500L8PLANR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Roots Translucent Compostable Paper Hot Cup Lid for 8 oz. Tall Cups</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 8 oz. PLA Compostable Plastic Food Cup Vented Lid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EcoChoice 12-32 oz. PLA Compostable Plastic Food Cup Vented Lid</x:t>
   </x:si>
   <x:si>
     <x:t>FC Brands LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Full Circle</x:t>
   </x:si>
   <x:si>
     <x:t>810119029539</x:t>
   </x:si>
   <x:si>
     <x:t>FC24812</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable Snack Bags - 25ct. Transparent green, certified by BPI, BPI logo/cert # lock up printed on each individual bag.</x:t>
   </x:si>
   <x:si>
     <x:t>810119029546</x:t>
   </x:si>
   <x:si>
     <x:t>FC24813</x:t>
   </x:si>
   <x:si>
     <x:t>Compostable Sandwich Bags - 25ct.  Transparent green, certified by BPI, BPI logo/cert # lock up printed on each individual bag.</x:t>
   </x:si>
@@ -6775,52 +7219,52 @@
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:F729" totalsRowShown="0">
-  <x:autoFilter ref="A1:F729"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:F782" totalsRowShown="0">
+  <x:autoFilter ref="A1:F782"/>
   <x:tableColumns count="6">
     <x:tableColumn id="1" name="Producer"/>
     <x:tableColumn id="2" name="Brand"/>
     <x:tableColumn id="3" name="Product Type"/>
     <x:tableColumn id="4" name="UPCs"/>
     <x:tableColumn id="5" name="SKUs"/>
     <x:tableColumn id="6" name="Other Product Desc"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -7080,51 +7524,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F729"/>
+  <x:dimension ref="A1:F782"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -18342,2751 +18786,3811 @@
         <x:v>1671</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:6">
       <x:c r="A581" s="0" t="s">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>1672</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>1673</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>1674</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:6">
       <x:c r="A582" s="0" t="s">
+        <x:v>1470</x:v>
+      </x:c>
+      <x:c r="B582" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="C582" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D582" s="0" t="s">
         <x:v>1675</x:v>
       </x:c>
-      <x:c r="B582" s="0" t="s">
+      <x:c r="E582" s="0" t="s">
         <x:v>1676</x:v>
       </x:c>
-      <x:c r="C582" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="D582" s="0" t="s">
+      <x:c r="F582" s="0" t="s">
         <x:v>1677</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1679</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:6">
       <x:c r="A583" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
+        <x:v>1678</x:v>
+      </x:c>
+      <x:c r="E583" s="0" t="s">
+        <x:v>1679</x:v>
+      </x:c>
+      <x:c r="F583" s="0" t="s">
         <x:v>1680</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1682</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:6">
       <x:c r="A584" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
+        <x:v>1681</x:v>
+      </x:c>
+      <x:c r="E584" s="0" t="s">
+        <x:v>1682</x:v>
+      </x:c>
+      <x:c r="F584" s="0" t="s">
         <x:v>1683</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1685</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:6">
       <x:c r="A585" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
+        <x:v>1684</x:v>
+      </x:c>
+      <x:c r="E585" s="0" t="s">
+        <x:v>1685</x:v>
+      </x:c>
+      <x:c r="F585" s="0" t="s">
         <x:v>1686</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1688</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:6">
       <x:c r="A586" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
+        <x:v>1687</x:v>
+      </x:c>
+      <x:c r="E586" s="0" t="s">
+        <x:v>1688</x:v>
+      </x:c>
+      <x:c r="F586" s="0" t="s">
         <x:v>1689</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1691</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:6">
       <x:c r="A587" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
-        <x:v>1695</x:v>
+        <x:v>1691</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:6">
       <x:c r="A588" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
-        <x:v>1697</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
-        <x:v>1698</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
-        <x:v>1699</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1694</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:6">
       <x:c r="A589" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D589" s="0" t="s">
+        <x:v>1695</x:v>
+      </x:c>
+      <x:c r="E589" s="0" t="s">
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
-        <x:v>1703</x:v>
+        <x:v>1697</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:6">
       <x:c r="A590" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
-        <x:v>1704</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D590" s="0" t="s">
+        <x:v>1698</x:v>
+      </x:c>
+      <x:c r="E590" s="0" t="s">
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1700</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:6">
       <x:c r="A591" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1703</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:6">
       <x:c r="A592" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1706</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:6">
       <x:c r="A593" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D593" s="0" t="s">
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1709</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:6">
       <x:c r="A594" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D594" s="0" t="s">
+        <x:v>1710</x:v>
+      </x:c>
+      <x:c r="E594" s="0" t="s">
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1712</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:6">
       <x:c r="A595" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1715</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:6">
       <x:c r="A596" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
-        <x:v>1728</x:v>
-[...2 lines deleted...]
-        <x:v>1729</x:v>
+        <x:v>1716</x:v>
+      </x:c>
+      <x:c r="E596" s="0" t="s">
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1718</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:6">
       <x:c r="A597" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1721</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:6">
       <x:c r="A598" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>17</x:v>
-[...5 lines deleted...]
-        <x:v>1735</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D598" s="0" t="s">
+        <x:v>1722</x:v>
+      </x:c>
+      <x:c r="E598" s="0" t="s">
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1724</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:6">
       <x:c r="A599" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
-        <x:v>1740</x:v>
+        <x:v>1727</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:6">
       <x:c r="A600" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
-        <x:v>1741</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1730</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:6">
       <x:c r="A601" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
-        <x:v>1744</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1733</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:6">
       <x:c r="A602" s="0" t="s">
+        <x:v>1470</x:v>
+      </x:c>
+      <x:c r="B602" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="C602" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D602" s="0" t="s">
+        <x:v>1734</x:v>
+      </x:c>
+      <x:c r="E602" s="0" t="s">
+        <x:v>1735</x:v>
+      </x:c>
+      <x:c r="F602" s="0" t="s">
         <x:v>1736</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>1749</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:6">
       <x:c r="A603" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D603" s="0" t="s">
         <x:v>1737</x:v>
       </x:c>
-      <x:c r="D603" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E603" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>1739</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:6">
       <x:c r="A604" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
-        <x:v>1754</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>1742</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:6">
       <x:c r="A605" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1745</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:6">
       <x:c r="A606" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
-        <x:v>1759</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
-        <x:v>1760</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1748</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:6">
       <x:c r="A607" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D607" s="0" t="s">
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
-        <x:v>1763</x:v>
-[...2 lines deleted...]
-        <x:v>1764</x:v>
+        <x:v>1658</x:v>
+      </x:c>
+      <x:c r="F607" s="0" t="s">
+        <x:v>1749</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:6">
       <x:c r="A608" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
-        <x:v>1765</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D608" s="0" t="s">
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
-        <x:v>1766</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
-        <x:v>1767</x:v>
+        <x:v>1752</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:6">
       <x:c r="A609" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>1768</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D609" s="0" t="s">
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
-        <x:v>1769</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>1755</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:6">
       <x:c r="A610" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D610" s="0" t="s">
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
-        <x:v>1772</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>1758</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:6">
       <x:c r="A611" s="0" t="s">
+        <x:v>1470</x:v>
+      </x:c>
+      <x:c r="B611" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="C611" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D611" s="0" t="s">
+        <x:v>1759</x:v>
+      </x:c>
+      <x:c r="E611" s="0" t="s">
+        <x:v>1760</x:v>
+      </x:c>
+      <x:c r="F611" s="0" t="s">
         <x:v>1761</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1776</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:6">
       <x:c r="A612" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D612" s="0" t="s">
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
-        <x:v>1778</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
-        <x:v>1779</x:v>
+        <x:v>1764</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:6">
       <x:c r="A613" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>1780</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
-        <x:v>1781</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D613" s="0" t="s">
+        <x:v>1765</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
-        <x:v>1782</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
-        <x:v>1783</x:v>
+        <x:v>1767</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:6">
       <x:c r="A614" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
-        <x:v>1784</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D614" s="0" t="s">
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
-        <x:v>1785</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
-        <x:v>1786</x:v>
+        <x:v>1768</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:6">
       <x:c r="A615" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D615" s="0" t="s">
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
-        <x:v>1788</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1771</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:6">
       <x:c r="A616" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
-        <x:v>1790</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D616" s="0" t="s">
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1773</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1774</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:6">
       <x:c r="A617" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>1793</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D617" s="0" t="s">
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1777</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:6">
       <x:c r="A618" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D618" s="0" t="s">
+        <x:v>1778</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
-        <x:v>1797</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
-        <x:v>1798</x:v>
+        <x:v>1780</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:6">
       <x:c r="A619" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>1799</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D619" s="0" t="s">
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1782</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1783</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:6">
       <x:c r="A620" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D620" s="0" t="s">
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
-        <x:v>1803</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
-        <x:v>1804</x:v>
+        <x:v>1784</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:6">
       <x:c r="A621" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>1805</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D621" s="0" t="s">
+        <x:v>1785</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
-        <x:v>1806</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
-        <x:v>1807</x:v>
+        <x:v>1787</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:6">
       <x:c r="A622" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
-        <x:v>1808</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D622" s="0" t="s">
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
-        <x:v>1809</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1790</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:6">
       <x:c r="A623" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
+      <x:c r="D623" s="0" t="s">
+        <x:v>1791</x:v>
+      </x:c>
       <x:c r="E623" s="0" t="s">
-        <x:v>1812</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
-        <x:v>1813</x:v>
+        <x:v>1793</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:6">
       <x:c r="A624" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
+      <x:c r="D624" s="0" t="s">
+        <x:v>1794</x:v>
+      </x:c>
       <x:c r="E624" s="0" t="s">
-        <x:v>1815</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>1796</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:6">
       <x:c r="A625" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
+      <x:c r="D625" s="0" t="s">
+        <x:v>1797</x:v>
+      </x:c>
       <x:c r="E625" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>1798</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1799</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:6">
       <x:c r="A626" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D626" s="0" t="s">
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1801</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1802</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:6">
       <x:c r="A627" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>1823</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D627" s="0" t="s">
+        <x:v>1803</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
-        <x:v>1824</x:v>
+        <x:v>1804</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
-        <x:v>1825</x:v>
+        <x:v>1805</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:6">
       <x:c r="A628" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B628" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C628" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D628" s="0" t="s">
+        <x:v>1806</x:v>
       </x:c>
       <x:c r="E628" s="0" t="s">
-        <x:v>1827</x:v>
+        <x:v>1807</x:v>
       </x:c>
       <x:c r="F628" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>1808</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:6">
       <x:c r="A629" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D629" s="0" t="s">
+        <x:v>1809</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1811</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:6">
       <x:c r="A630" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D630" s="0" t="s">
+        <x:v>1812</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
-        <x:v>1832</x:v>
+        <x:v>1813</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1814</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:6">
       <x:c r="A631" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>1833</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D631" s="0" t="s">
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
-        <x:v>1834</x:v>
-[...2 lines deleted...]
-        <x:v>1835</x:v>
+        <x:v>1816</x:v>
+      </x:c>
+      <x:c r="F631" s="0" t="s">
+        <x:v>1817</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:6">
       <x:c r="A632" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
-        <x:v>1836</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D632" s="0" t="s">
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
-        <x:v>1837</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
-        <x:v>1836</x:v>
+        <x:v>1820</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:6">
       <x:c r="A633" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>1838</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D633" s="0" t="s">
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
-        <x:v>1839</x:v>
-[...2 lines deleted...]
-        <x:v>1840</x:v>
+        <x:v>1661</x:v>
+      </x:c>
+      <x:c r="F633" s="0" t="s">
+        <x:v>1821</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:6">
       <x:c r="A634" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
-        <x:v>1841</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D634" s="0" t="s">
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
-        <x:v>1841</x:v>
+        <x:v>1822</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:6">
       <x:c r="A635" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>1843</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D635" s="0" t="s">
+        <x:v>1825</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
-        <x:v>1844</x:v>
+        <x:v>1826</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
-        <x:v>1843</x:v>
+        <x:v>1827</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:6">
       <x:c r="A636" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
-        <x:v>1845</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D636" s="0" t="s">
+        <x:v>1828</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
-        <x:v>1846</x:v>
-[...2 lines deleted...]
-        <x:v>1847</x:v>
+        <x:v>1829</x:v>
+      </x:c>
+      <x:c r="F636" s="0" t="s">
+        <x:v>1830</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:6">
       <x:c r="A637" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D637" s="0" t="s">
+        <x:v>1831</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
-        <x:v>1849</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1833</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:6">
       <x:c r="A638" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D638" s="0" t="s">
+        <x:v>1834</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
-        <x:v>1851</x:v>
-[...2 lines deleted...]
-        <x:v>1852</x:v>
+        <x:v>1835</x:v>
+      </x:c>
+      <x:c r="F638" s="0" t="s">
+        <x:v>1836</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:6">
       <x:c r="A639" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D639" s="0" t="s">
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
-        <x:v>1854</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1839</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:6">
       <x:c r="A640" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D640" s="0" t="s">
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1843</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:6">
       <x:c r="A641" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1845</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D641" s="0" t="s">
+        <x:v>1846</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1847</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1848</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:6">
       <x:c r="A642" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>1860</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1851</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:6">
       <x:c r="A643" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>1861</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
-        <x:v>84</x:v>
-[...2 lines deleted...]
-        <x:v>1862</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
-        <x:v>1861</x:v>
+        <x:v>1853</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:6">
       <x:c r="A644" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
-        <x:v>1863</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D644" s="0" t="s">
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
-        <x:v>1864</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
-        <x:v>1863</x:v>
+        <x:v>1857</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:6">
       <x:c r="A645" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D645" s="0" t="s">
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1861</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1862</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:6">
       <x:c r="A646" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>1865</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>1867</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:6">
       <x:c r="A647" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1863</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-        <x:v>1870</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1868</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:6">
       <x:c r="A648" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
+        <x:v>1870</x:v>
+      </x:c>
+      <x:c r="C648" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D648" s="0" t="s">
         <x:v>1871</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>1872</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
-        <x:v>1871</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:6">
       <x:c r="A649" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1875</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
-        <x:v>235</x:v>
-[...2 lines deleted...]
-        <x:v>1874</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D649" s="0" t="s">
+        <x:v>1876</x:v>
+      </x:c>
+      <x:c r="E649" s="1" t="s">
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
-        <x:v>1873</x:v>
+        <x:v>1878</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:6">
       <x:c r="A650" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D650" s="0" t="s">
+        <x:v>1879</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1880</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>1878</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:6">
       <x:c r="A651" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1874</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>1877</x:v>
+        <x:v>1881</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="E651" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D651" s="1" t="s">
+        <x:v>1882</x:v>
+      </x:c>
+      <x:c r="E651" s="1" t="s">
+        <x:v>1883</x:v>
+      </x:c>
+      <x:c r="F651" s="0" t="s">
         <x:v>1878</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:6">
       <x:c r="A652" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="D652" s="0" t="s">
+        <x:v>1886</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>1887</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1888</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:6">
       <x:c r="A653" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="D653" s="0" t="s">
+        <x:v>1889</x:v>
       </x:c>
       <x:c r="E653" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1891</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:6">
       <x:c r="A654" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
         <x:v>1884</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1893</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1894</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:6">
       <x:c r="A655" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>1884</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
-        <x:v>1888</x:v>
+        <x:v>1895</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
-        <x:v>1889</x:v>
+        <x:v>1896</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
-        <x:v>1890</x:v>
+        <x:v>1897</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:6">
       <x:c r="A656" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
         <x:v>1884</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
-        <x:v>1891</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1899</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
-        <x:v>1893</x:v>
+        <x:v>1900</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:6">
       <x:c r="A657" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>1884</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
-        <x:v>1894</x:v>
+        <x:v>1901</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
-        <x:v>1895</x:v>
+        <x:v>1902</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1903</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:6">
       <x:c r="A658" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
         <x:v>1884</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>1885</x:v>
       </x:c>
       <x:c r="D658" s="0" t="s">
-        <x:v>1897</x:v>
+        <x:v>1904</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
-        <x:v>1898</x:v>
+        <x:v>1905</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
-        <x:v>1899</x:v>
+        <x:v>1906</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:6">
       <x:c r="A659" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="D659" s="0" t="s">
+        <x:v>1907</x:v>
+      </x:c>
+      <x:c r="E659" s="0" t="s">
+        <x:v>1908</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
-        <x:v>1902</x:v>
+        <x:v>1906</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:6">
       <x:c r="A660" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1910</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-        <x:v>1903</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E660" s="0" t="s">
+        <x:v>1911</x:v>
+      </x:c>
+      <x:c r="F660" s="1" t="s">
+        <x:v>1912</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:6">
       <x:c r="A661" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1913</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E661" s="0" t="s">
+        <x:v>1914</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
-        <x:v>1904</x:v>
+        <x:v>1915</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:6">
       <x:c r="A662" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1916</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E662" s="0" t="s">
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>1918</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:6">
       <x:c r="A663" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1919</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
+      <x:c r="E663" s="0" t="s">
+        <x:v>1920</x:v>
+      </x:c>
       <x:c r="F663" s="0" t="s">
-        <x:v>1906</x:v>
+        <x:v>1921</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:6">
       <x:c r="A664" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1922</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
+      <x:c r="E664" s="0" t="s">
+        <x:v>1923</x:v>
+      </x:c>
       <x:c r="F664" s="0" t="s">
-        <x:v>1907</x:v>
+        <x:v>1924</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:6">
       <x:c r="A665" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1925</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E665" s="0" t="s">
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1927</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:6">
       <x:c r="A666" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>1929</x:v>
+      </x:c>
+      <x:c r="E666" s="0" t="s">
+        <x:v>1930</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
-        <x:v>1909</x:v>
+        <x:v>1931</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:6">
       <x:c r="A667" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
+      <x:c r="E667" s="0" t="s">
+        <x:v>1933</x:v>
+      </x:c>
       <x:c r="F667" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1934</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:6">
       <x:c r="A668" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E668" s="0" t="s">
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>1937</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:6">
       <x:c r="A669" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1938</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E669" s="0" t="s">
+        <x:v>1939</x:v>
       </x:c>
       <x:c r="F669" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>1940</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:6">
       <x:c r="A670" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="E670" s="0" t="s">
+        <x:v>1942</x:v>
       </x:c>
       <x:c r="F670" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>1943</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:6">
       <x:c r="A671" s="0" t="s">
-        <x:v>1900</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>1901</x:v>
+        <x:v>1944</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E671" s="0" t="s">
+        <x:v>1945</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1946</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:6">
       <x:c r="A672" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1915</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
-        <x:v>1916</x:v>
-[...2 lines deleted...]
-        <x:v>1917</x:v>
+        <x:v>1948</x:v>
+      </x:c>
+      <x:c r="F672" s="0" t="s">
+        <x:v>1949</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:6">
       <x:c r="A673" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1950</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1918</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
-        <x:v>1919</x:v>
-[...2 lines deleted...]
-        <x:v>1920</x:v>
+        <x:v>1951</x:v>
+      </x:c>
+      <x:c r="F673" s="0" t="s">
+        <x:v>1952</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:6">
       <x:c r="A674" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1953</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1921</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
-        <x:v>1922</x:v>
-[...2 lines deleted...]
-        <x:v>1923</x:v>
+        <x:v>1954</x:v>
+      </x:c>
+      <x:c r="F674" s="0" t="s">
+        <x:v>1955</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:6">
       <x:c r="A675" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1956</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1924</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
-        <x:v>1925</x:v>
-[...2 lines deleted...]
-        <x:v>1926</x:v>
+        <x:v>1957</x:v>
+      </x:c>
+      <x:c r="F675" s="0" t="s">
+        <x:v>1958</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:6">
       <x:c r="A676" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1959</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1927</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
-        <x:v>1928</x:v>
-[...2 lines deleted...]
-        <x:v>1929</x:v>
+        <x:v>1960</x:v>
+      </x:c>
+      <x:c r="F676" s="0" t="s">
+        <x:v>1961</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:6">
       <x:c r="A677" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1962</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1930</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
-        <x:v>1931</x:v>
-[...2 lines deleted...]
-        <x:v>1932</x:v>
+        <x:v>1963</x:v>
+      </x:c>
+      <x:c r="F677" s="0" t="s">
+        <x:v>1964</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:6">
       <x:c r="A678" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1965</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1933</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
-        <x:v>1934</x:v>
-[...2 lines deleted...]
-        <x:v>1935</x:v>
+        <x:v>1966</x:v>
+      </x:c>
+      <x:c r="F678" s="0" t="s">
+        <x:v>1967</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:6">
       <x:c r="A679" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1936</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
-        <x:v>1937</x:v>
-[...2 lines deleted...]
-        <x:v>1938</x:v>
+        <x:v>1969</x:v>
+      </x:c>
+      <x:c r="F679" s="0" t="s">
+        <x:v>1970</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:6">
       <x:c r="A680" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1971</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1939</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
-        <x:v>1940</x:v>
-[...2 lines deleted...]
-        <x:v>1941</x:v>
+        <x:v>1972</x:v>
+      </x:c>
+      <x:c r="F680" s="0" t="s">
+        <x:v>1973</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:6">
       <x:c r="A681" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1974</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1942</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
-        <x:v>1943</x:v>
-[...2 lines deleted...]
-        <x:v>1944</x:v>
+        <x:v>1975</x:v>
+      </x:c>
+      <x:c r="F681" s="0" t="s">
+        <x:v>1976</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:6">
       <x:c r="A682" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1945</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
-        <x:v>1946</x:v>
-[...2 lines deleted...]
-        <x:v>1947</x:v>
+        <x:v>1978</x:v>
+      </x:c>
+      <x:c r="F682" s="0" t="s">
+        <x:v>1977</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:6">
       <x:c r="A683" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1948</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
-        <x:v>1949</x:v>
-[...2 lines deleted...]
-        <x:v>1950</x:v>
+        <x:v>1980</x:v>
+      </x:c>
+      <x:c r="F683" s="0" t="s">
+        <x:v>1979</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:6">
       <x:c r="A684" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1951</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
-        <x:v>1952</x:v>
+        <x:v>1982</x:v>
       </x:c>
       <x:c r="F684" s="1" t="s">
-        <x:v>1953</x:v>
+        <x:v>1983</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:6">
       <x:c r="A685" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1984</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1954</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
-        <x:v>1955</x:v>
-[...2 lines deleted...]
-        <x:v>1956</x:v>
+        <x:v>1985</x:v>
+      </x:c>
+      <x:c r="F685" s="0" t="s">
+        <x:v>1984</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:6">
       <x:c r="A686" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1986</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1957</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>1987</x:v>
       </x:c>
       <x:c r="F686" s="1" t="s">
-        <x:v>1959</x:v>
+        <x:v>1988</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:6">
       <x:c r="A687" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1989</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1960</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E687" s="0" t="s">
-        <x:v>1961</x:v>
-[...2 lines deleted...]
-        <x:v>1962</x:v>
+        <x:v>1990</x:v>
+      </x:c>
+      <x:c r="F687" s="0" t="s">
+        <x:v>1989</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:6">
       <x:c r="A688" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1991</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1963</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E688" s="0" t="s">
-        <x:v>1964</x:v>
-[...2 lines deleted...]
-        <x:v>1965</x:v>
+        <x:v>1992</x:v>
+      </x:c>
+      <x:c r="F688" s="0" t="s">
+        <x:v>1991</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:6">
       <x:c r="A689" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1993</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1966</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
-        <x:v>1967</x:v>
+        <x:v>1994</x:v>
       </x:c>
       <x:c r="F689" s="1" t="s">
-        <x:v>1968</x:v>
+        <x:v>1995</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:6">
       <x:c r="A690" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1996</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1969</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
-        <x:v>1970</x:v>
-[...2 lines deleted...]
-        <x:v>1971</x:v>
+        <x:v>1997</x:v>
+      </x:c>
+      <x:c r="F690" s="0" t="s">
+        <x:v>1996</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:6">
       <x:c r="A691" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1998</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1972</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
-        <x:v>1973</x:v>
+        <x:v>1999</x:v>
       </x:c>
       <x:c r="F691" s="1" t="s">
-        <x:v>1974</x:v>
+        <x:v>2000</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:6">
       <x:c r="A692" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1975</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E692" s="0" t="s">
-        <x:v>1976</x:v>
-[...2 lines deleted...]
-        <x:v>1977</x:v>
+        <x:v>2002</x:v>
+      </x:c>
+      <x:c r="F692" s="0" t="s">
+        <x:v>2001</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:6">
       <x:c r="A693" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1978</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
-        <x:v>1979</x:v>
-[...2 lines deleted...]
-        <x:v>1980</x:v>
+        <x:v>2004</x:v>
+      </x:c>
+      <x:c r="F693" s="0" t="s">
+        <x:v>2003</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:6">
       <x:c r="A694" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1981</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E694" s="0" t="s">
-        <x:v>1982</x:v>
-[...2 lines deleted...]
-        <x:v>1983</x:v>
+        <x:v>2006</x:v>
+      </x:c>
+      <x:c r="F694" s="0" t="s">
+        <x:v>2005</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:6">
       <x:c r="A695" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1984</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E695" s="0" t="s">
-        <x:v>1985</x:v>
-[...2 lines deleted...]
-        <x:v>1986</x:v>
+        <x:v>2008</x:v>
+      </x:c>
+      <x:c r="F695" s="0" t="s">
+        <x:v>2007</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:6">
       <x:c r="A696" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="C696" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1987</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E696" s="0" t="s">
-        <x:v>1988</x:v>
-[...2 lines deleted...]
-        <x:v>1989</x:v>
+        <x:v>2010</x:v>
+      </x:c>
+      <x:c r="F696" s="0" t="s">
+        <x:v>2009</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:6">
       <x:c r="A697" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1990</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
-        <x:v>1991</x:v>
-[...2 lines deleted...]
-        <x:v>1992</x:v>
+        <x:v>2012</x:v>
+      </x:c>
+      <x:c r="F697" s="0" t="s">
+        <x:v>2011</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:6">
       <x:c r="A698" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1993</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E698" s="0" t="s">
-        <x:v>1994</x:v>
-[...2 lines deleted...]
-        <x:v>1995</x:v>
+        <x:v>2014</x:v>
+      </x:c>
+      <x:c r="F698" s="0" t="s">
+        <x:v>2013</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:6">
       <x:c r="A699" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1996</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
-        <x:v>1997</x:v>
-[...2 lines deleted...]
-        <x:v>1998</x:v>
+        <x:v>2016</x:v>
+      </x:c>
+      <x:c r="F699" s="0" t="s">
+        <x:v>2015</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:6">
       <x:c r="A700" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>1999</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
-        <x:v>2000</x:v>
-[...2 lines deleted...]
-        <x:v>2001</x:v>
+        <x:v>2018</x:v>
+      </x:c>
+      <x:c r="F700" s="0" t="s">
+        <x:v>2017</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:6">
       <x:c r="A701" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>2002</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
-        <x:v>2003</x:v>
-[...2 lines deleted...]
-        <x:v>2004</x:v>
+        <x:v>2020</x:v>
+      </x:c>
+      <x:c r="F701" s="0" t="s">
+        <x:v>2019</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:6">
       <x:c r="A702" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>2005</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
-        <x:v>2006</x:v>
-[...2 lines deleted...]
-        <x:v>2007</x:v>
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="F702" s="0" t="s">
+        <x:v>2021</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:6">
       <x:c r="A703" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>2008</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
-        <x:v>2009</x:v>
-[...2 lines deleted...]
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="F703" s="0" t="s">
+        <x:v>2023</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:6">
       <x:c r="A704" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>2011</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
-        <x:v>2012</x:v>
-[...2 lines deleted...]
-        <x:v>2013</x:v>
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="F704" s="0" t="s">
+        <x:v>2025</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:6">
       <x:c r="A705" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2027</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D705" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E705" s="0" t="s">
-        <x:v>2015</x:v>
-[...2 lines deleted...]
-        <x:v>2016</x:v>
+        <x:v>2028</x:v>
+      </x:c>
+      <x:c r="F705" s="0" t="s">
+        <x:v>2027</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:6">
       <x:c r="A706" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1909</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2029</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
-        <x:v>70</x:v>
-[...2 lines deleted...]
-        <x:v>2017</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
-        <x:v>2018</x:v>
-[...2 lines deleted...]
-        <x:v>2019</x:v>
+        <x:v>2030</x:v>
+      </x:c>
+      <x:c r="F706" s="0" t="s">
+        <x:v>2029</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:6">
       <x:c r="A707" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
-        <x:v>211</x:v>
-[...8 lines deleted...]
-        <x:v>2022</x:v>
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="D707" s="0" t="s">
+        <x:v>2033</x:v>
+      </x:c>
+      <x:c r="E707" s="0" t="s">
+        <x:v>2034</x:v>
+      </x:c>
+      <x:c r="F707" s="0" t="s">
+        <x:v>2035</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:6">
       <x:c r="A708" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
-        <x:v>2023</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
-        <x:v>2024</x:v>
-[...2 lines deleted...]
-        <x:v>2025</x:v>
+        <x:v>2037</x:v>
+      </x:c>
+      <x:c r="F708" s="0" t="s">
+        <x:v>2038</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:6">
       <x:c r="A709" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>2027</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
-        <x:v>2028</x:v>
+        <x:v>2039</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
-        <x:v>2029</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
-        <x:v>2030</x:v>
+        <x:v>2041</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:6">
       <x:c r="A710" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
-        <x:v>2027</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
-        <x:v>2031</x:v>
+        <x:v>2042</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
-        <x:v>2032</x:v>
+        <x:v>2043</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
-        <x:v>2033</x:v>
+        <x:v>2044</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:6">
       <x:c r="A711" s="0" t="s">
-        <x:v>2026</x:v>
+        <x:v>2031</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>2034</x:v>
+        <x:v>2032</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D711" s="0" t="s">
-        <x:v>2035</x:v>
+        <x:v>2045</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
-        <x:v>2036</x:v>
+        <x:v>2046</x:v>
       </x:c>
       <x:c r="F711" s="0" t="s">
-        <x:v>2037</x:v>
+        <x:v>2047</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:6">
       <x:c r="A712" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
-        <x:v>70</x:v>
-[...5 lines deleted...]
-        <x:v>2041</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F712" s="0" t="s">
-        <x:v>2042</x:v>
+        <x:v>2050</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:6">
       <x:c r="A713" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
-        <x:v>70</x:v>
-[...5 lines deleted...]
-        <x:v>2044</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F713" s="0" t="s">
-        <x:v>2045</x:v>
+        <x:v>2051</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:6">
       <x:c r="A714" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
-        <x:v>70</x:v>
-[...5 lines deleted...]
-        <x:v>2047</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F714" s="0" t="s">
-        <x:v>2048</x:v>
+        <x:v>2052</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:6">
       <x:c r="A715" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
-        <x:v>70</x:v>
-[...5 lines deleted...]
-        <x:v>2050</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
-        <x:v>2051</x:v>
+        <x:v>2053</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:6">
       <x:c r="A716" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
-        <x:v>70</x:v>
-[...5 lines deleted...]
-        <x:v>2053</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F716" s="0" t="s">
         <x:v>2054</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:6">
       <x:c r="A717" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>2039</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
-        <x:v>1737</x:v>
-[...1 lines deleted...]
-      <x:c r="D717" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F717" s="0" t="s">
         <x:v>2055</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>2057</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:6">
       <x:c r="A718" s="0" t="s">
-        <x:v>2038</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
-        <x:v>2058</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
-        <x:v>70</x:v>
-[...5 lines deleted...]
-        <x:v>2060</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F718" s="0" t="s">
-        <x:v>2061</x:v>
+        <x:v>2056</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:6">
       <x:c r="A719" s="0" t="s">
-        <x:v>2062</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>2063</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
-        <x:v>1737</x:v>
-[...2 lines deleted...]
-        <x:v>2064</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F719" s="0" t="s">
-        <x:v>2065</x:v>
+        <x:v>2057</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:6">
       <x:c r="A720" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
-        <x:v>51</x:v>
-[...2 lines deleted...]
-        <x:v>2067</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
-        <x:v>2068</x:v>
+        <x:v>2058</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:6">
       <x:c r="A721" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
-        <x:v>14</x:v>
-[...2 lines deleted...]
-        <x:v>2069</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F721" s="0" t="s">
-        <x:v>2070</x:v>
+        <x:v>2059</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:6">
       <x:c r="A722" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C722" s="0" t="s">
-        <x:v>20</x:v>
-[...2 lines deleted...]
-        <x:v>2071</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F722" s="0" t="s">
-        <x:v>2072</x:v>
+        <x:v>2059</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:6">
       <x:c r="A723" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>2066</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
-        <x:v>75</x:v>
-[...2 lines deleted...]
-        <x:v>2073</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F723" s="0" t="s">
-        <x:v>2074</x:v>
+        <x:v>2059</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:6">
       <x:c r="A724" s="0" t="s">
-        <x:v>2075</x:v>
+        <x:v>2048</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
-        <x:v>2076</x:v>
+        <x:v>2049</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
-        <x:v>70</x:v>
-[...8 lines deleted...]
-        <x:v>2079</x:v>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="F724" s="0" t="s">
+        <x:v>2060</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:6">
       <x:c r="A725" s="0" t="s">
-        <x:v>2080</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>2081</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D725" s="0" t="s">
-        <x:v>2082</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="E725" s="0" t="s">
-        <x:v>2083</x:v>
-[...2 lines deleted...]
-        <x:v>2084</x:v>
+        <x:v>2064</x:v>
+      </x:c>
+      <x:c r="F725" s="1" t="s">
+        <x:v>2065</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:6">
       <x:c r="A726" s="0" t="s">
-        <x:v>2085</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
-        <x:v>2086</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="C726" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D726" s="0" t="s">
-        <x:v>2087</x:v>
+        <x:v>2066</x:v>
       </x:c>
       <x:c r="E726" s="0" t="s">
-        <x:v>2088</x:v>
-[...2 lines deleted...]
-        <x:v>2089</x:v>
+        <x:v>2067</x:v>
+      </x:c>
+      <x:c r="F726" s="1" t="s">
+        <x:v>2068</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:6">
       <x:c r="A727" s="0" t="s">
-        <x:v>2085</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>2086</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="C727" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D727" s="0" t="s">
-        <x:v>2087</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="E727" s="0" t="s">
-        <x:v>2090</x:v>
-[...2 lines deleted...]
-        <x:v>2091</x:v>
+        <x:v>2070</x:v>
+      </x:c>
+      <x:c r="F727" s="1" t="s">
+        <x:v>2071</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:6">
       <x:c r="A728" s="0" t="s">
-        <x:v>2085</x:v>
+        <x:v>2061</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
-        <x:v>2086</x:v>
+        <x:v>2062</x:v>
       </x:c>
       <x:c r="C728" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D728" s="0" t="s">
-        <x:v>2092</x:v>
+        <x:v>2072</x:v>
       </x:c>
       <x:c r="E728" s="0" t="s">
-        <x:v>2093</x:v>
-[...2 lines deleted...]
-        <x:v>2094</x:v>
+        <x:v>2073</x:v>
+      </x:c>
+      <x:c r="F728" s="1" t="s">
+        <x:v>2074</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:6">
       <x:c r="A729" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B729" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C729" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D729" s="0" t="s">
+        <x:v>2075</x:v>
+      </x:c>
+      <x:c r="E729" s="0" t="s">
+        <x:v>2076</x:v>
+      </x:c>
+      <x:c r="F729" s="1" t="s">
+        <x:v>2077</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="730" spans="1:6">
+      <x:c r="A730" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B730" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C730" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D730" s="0" t="s">
+        <x:v>2078</x:v>
+      </x:c>
+      <x:c r="E730" s="0" t="s">
+        <x:v>2079</x:v>
+      </x:c>
+      <x:c r="F730" s="1" t="s">
+        <x:v>2080</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="731" spans="1:6">
+      <x:c r="A731" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B731" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C731" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D731" s="0" t="s">
+        <x:v>2081</x:v>
+      </x:c>
+      <x:c r="E731" s="0" t="s">
+        <x:v>2082</x:v>
+      </x:c>
+      <x:c r="F731" s="1" t="s">
+        <x:v>2083</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="732" spans="1:6">
+      <x:c r="A732" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B732" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C732" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D732" s="0" t="s">
+        <x:v>2084</x:v>
+      </x:c>
+      <x:c r="E732" s="0" t="s">
         <x:v>2085</x:v>
       </x:c>
-      <x:c r="B729" s="0" t="s">
+      <x:c r="F732" s="1" t="s">
         <x:v>2086</x:v>
       </x:c>
-      <x:c r="C729" s="0" t="s">
+    </x:row>
+    <x:row r="733" spans="1:6">
+      <x:c r="A733" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B733" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C733" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D733" s="0" t="s">
+        <x:v>2087</x:v>
+      </x:c>
+      <x:c r="E733" s="0" t="s">
+        <x:v>2088</x:v>
+      </x:c>
+      <x:c r="F733" s="1" t="s">
+        <x:v>2089</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="734" spans="1:6">
+      <x:c r="A734" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B734" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C734" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D734" s="0" t="s">
+        <x:v>2090</x:v>
+      </x:c>
+      <x:c r="E734" s="0" t="s">
+        <x:v>2091</x:v>
+      </x:c>
+      <x:c r="F734" s="1" t="s">
+        <x:v>2092</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="735" spans="1:6">
+      <x:c r="A735" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B735" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C735" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D735" s="0" t="s">
+        <x:v>2093</x:v>
+      </x:c>
+      <x:c r="E735" s="0" t="s">
+        <x:v>2094</x:v>
+      </x:c>
+      <x:c r="F735" s="1" t="s">
+        <x:v>2095</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="736" spans="1:6">
+      <x:c r="A736" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B736" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C736" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D736" s="0" t="s">
+        <x:v>2096</x:v>
+      </x:c>
+      <x:c r="E736" s="0" t="s">
+        <x:v>2097</x:v>
+      </x:c>
+      <x:c r="F736" s="1" t="s">
+        <x:v>2098</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="737" spans="1:6">
+      <x:c r="A737" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B737" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C737" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D737" s="0" t="s">
+        <x:v>2099</x:v>
+      </x:c>
+      <x:c r="E737" s="0" t="s">
+        <x:v>2100</x:v>
+      </x:c>
+      <x:c r="F737" s="1" t="s">
+        <x:v>2101</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="738" spans="1:6">
+      <x:c r="A738" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B738" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C738" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D738" s="0" t="s">
+        <x:v>2102</x:v>
+      </x:c>
+      <x:c r="E738" s="0" t="s">
+        <x:v>2103</x:v>
+      </x:c>
+      <x:c r="F738" s="1" t="s">
+        <x:v>2104</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="739" spans="1:6">
+      <x:c r="A739" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B739" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C739" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D739" s="0" t="s">
+        <x:v>2105</x:v>
+      </x:c>
+      <x:c r="E739" s="0" t="s">
+        <x:v>2106</x:v>
+      </x:c>
+      <x:c r="F739" s="1" t="s">
+        <x:v>2107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="740" spans="1:6">
+      <x:c r="A740" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B740" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C740" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D740" s="0" t="s">
+        <x:v>2108</x:v>
+      </x:c>
+      <x:c r="E740" s="0" t="s">
+        <x:v>2109</x:v>
+      </x:c>
+      <x:c r="F740" s="1" t="s">
+        <x:v>2110</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="741" spans="1:6">
+      <x:c r="A741" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B741" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C741" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D741" s="0" t="s">
+        <x:v>2111</x:v>
+      </x:c>
+      <x:c r="E741" s="0" t="s">
+        <x:v>2112</x:v>
+      </x:c>
+      <x:c r="F741" s="1" t="s">
+        <x:v>2113</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="742" spans="1:6">
+      <x:c r="A742" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B742" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C742" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D742" s="0" t="s">
+        <x:v>2114</x:v>
+      </x:c>
+      <x:c r="E742" s="0" t="s">
+        <x:v>2115</x:v>
+      </x:c>
+      <x:c r="F742" s="1" t="s">
+        <x:v>2116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="743" spans="1:6">
+      <x:c r="A743" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B743" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C743" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D743" s="0" t="s">
+        <x:v>2117</x:v>
+      </x:c>
+      <x:c r="E743" s="0" t="s">
+        <x:v>2118</x:v>
+      </x:c>
+      <x:c r="F743" s="1" t="s">
+        <x:v>2119</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="744" spans="1:6">
+      <x:c r="A744" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B744" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C744" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D744" s="0" t="s">
+        <x:v>2120</x:v>
+      </x:c>
+      <x:c r="E744" s="0" t="s">
+        <x:v>2121</x:v>
+      </x:c>
+      <x:c r="F744" s="1" t="s">
+        <x:v>2122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="745" spans="1:6">
+      <x:c r="A745" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B745" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C745" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D745" s="0" t="s">
+        <x:v>2123</x:v>
+      </x:c>
+      <x:c r="E745" s="0" t="s">
+        <x:v>2124</x:v>
+      </x:c>
+      <x:c r="F745" s="1" t="s">
+        <x:v>2125</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="746" spans="1:6">
+      <x:c r="A746" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B746" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C746" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D746" s="0" t="s">
+        <x:v>2126</x:v>
+      </x:c>
+      <x:c r="E746" s="0" t="s">
+        <x:v>2127</x:v>
+      </x:c>
+      <x:c r="F746" s="1" t="s">
+        <x:v>2128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="747" spans="1:6">
+      <x:c r="A747" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B747" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C747" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D747" s="0" t="s">
+        <x:v>2129</x:v>
+      </x:c>
+      <x:c r="E747" s="0" t="s">
+        <x:v>2130</x:v>
+      </x:c>
+      <x:c r="F747" s="1" t="s">
+        <x:v>2131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="748" spans="1:6">
+      <x:c r="A748" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B748" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C748" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D748" s="0" t="s">
+        <x:v>2132</x:v>
+      </x:c>
+      <x:c r="E748" s="0" t="s">
+        <x:v>2133</x:v>
+      </x:c>
+      <x:c r="F748" s="1" t="s">
+        <x:v>2134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="749" spans="1:6">
+      <x:c r="A749" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B749" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C749" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D749" s="0" t="s">
+        <x:v>2135</x:v>
+      </x:c>
+      <x:c r="E749" s="0" t="s">
+        <x:v>2136</x:v>
+      </x:c>
+      <x:c r="F749" s="1" t="s">
+        <x:v>2137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="750" spans="1:6">
+      <x:c r="A750" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B750" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C750" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D750" s="0" t="s">
+        <x:v>2138</x:v>
+      </x:c>
+      <x:c r="E750" s="0" t="s">
+        <x:v>2139</x:v>
+      </x:c>
+      <x:c r="F750" s="1" t="s">
+        <x:v>2140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="751" spans="1:6">
+      <x:c r="A751" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B751" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C751" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D751" s="0" t="s">
+        <x:v>2141</x:v>
+      </x:c>
+      <x:c r="E751" s="0" t="s">
+        <x:v>2142</x:v>
+      </x:c>
+      <x:c r="F751" s="1" t="s">
+        <x:v>2143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="752" spans="1:6">
+      <x:c r="A752" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B752" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C752" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D752" s="0" t="s">
+        <x:v>2144</x:v>
+      </x:c>
+      <x:c r="E752" s="0" t="s">
+        <x:v>2145</x:v>
+      </x:c>
+      <x:c r="F752" s="1" t="s">
+        <x:v>2146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="753" spans="1:6">
+      <x:c r="A753" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B753" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C753" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D753" s="0" t="s">
+        <x:v>2147</x:v>
+      </x:c>
+      <x:c r="E753" s="0" t="s">
+        <x:v>2148</x:v>
+      </x:c>
+      <x:c r="F753" s="1" t="s">
+        <x:v>2149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="754" spans="1:6">
+      <x:c r="A754" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B754" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C754" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D754" s="0" t="s">
+        <x:v>2150</x:v>
+      </x:c>
+      <x:c r="E754" s="0" t="s">
+        <x:v>2151</x:v>
+      </x:c>
+      <x:c r="F754" s="1" t="s">
+        <x:v>2152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="755" spans="1:6">
+      <x:c r="A755" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B755" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C755" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D755" s="0" t="s">
+        <x:v>2153</x:v>
+      </x:c>
+      <x:c r="E755" s="0" t="s">
+        <x:v>2154</x:v>
+      </x:c>
+      <x:c r="F755" s="1" t="s">
+        <x:v>2155</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="756" spans="1:6">
+      <x:c r="A756" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B756" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C756" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D756" s="0" t="s">
+        <x:v>2156</x:v>
+      </x:c>
+      <x:c r="E756" s="0" t="s">
+        <x:v>2157</x:v>
+      </x:c>
+      <x:c r="F756" s="1" t="s">
+        <x:v>2158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="757" spans="1:6">
+      <x:c r="A757" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B757" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C757" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D757" s="0" t="s">
+        <x:v>2159</x:v>
+      </x:c>
+      <x:c r="E757" s="0" t="s">
+        <x:v>2160</x:v>
+      </x:c>
+      <x:c r="F757" s="1" t="s">
+        <x:v>2161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="758" spans="1:6">
+      <x:c r="A758" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B758" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C758" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D758" s="0" t="s">
+        <x:v>2162</x:v>
+      </x:c>
+      <x:c r="E758" s="0" t="s">
+        <x:v>2163</x:v>
+      </x:c>
+      <x:c r="F758" s="1" t="s">
+        <x:v>2164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="759" spans="1:6">
+      <x:c r="A759" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B759" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C759" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D759" s="0" t="s">
+        <x:v>2165</x:v>
+      </x:c>
+      <x:c r="E759" s="0" t="s">
+        <x:v>2166</x:v>
+      </x:c>
+      <x:c r="F759" s="1" t="s">
+        <x:v>2167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="760" spans="1:6">
+      <x:c r="A760" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B760" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C760" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D760" s="1" t="s">
+        <x:v>2168</x:v>
+      </x:c>
+      <x:c r="E760" s="1" t="s">
+        <x:v>2169</x:v>
+      </x:c>
+      <x:c r="F760" s="1" t="s">
+        <x:v>2170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="761" spans="1:6">
+      <x:c r="A761" s="0" t="s">
+        <x:v>2061</x:v>
+      </x:c>
+      <x:c r="B761" s="0" t="s">
+        <x:v>2062</x:v>
+      </x:c>
+      <x:c r="C761" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D761" s="0" t="s">
+        <x:v>2171</x:v>
+      </x:c>
+      <x:c r="E761" s="0" t="s">
+        <x:v>2172</x:v>
+      </x:c>
+      <x:c r="F761" s="1" t="s">
+        <x:v>2173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="762" spans="1:6">
+      <x:c r="A762" s="0" t="s">
+        <x:v>2174</x:v>
+      </x:c>
+      <x:c r="B762" s="0" t="s">
+        <x:v>2175</x:v>
+      </x:c>
+      <x:c r="C762" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D762" s="0" t="s">
+        <x:v>2176</x:v>
+      </x:c>
+      <x:c r="E762" s="0" t="s">
+        <x:v>2177</x:v>
+      </x:c>
+      <x:c r="F762" s="0" t="s">
+        <x:v>2178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="763" spans="1:6">
+      <x:c r="A763" s="0" t="s">
+        <x:v>2174</x:v>
+      </x:c>
+      <x:c r="B763" s="0" t="s">
+        <x:v>2175</x:v>
+      </x:c>
+      <x:c r="C763" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D763" s="0" t="s">
+        <x:v>2179</x:v>
+      </x:c>
+      <x:c r="E763" s="0" t="s">
+        <x:v>2180</x:v>
+      </x:c>
+      <x:c r="F763" s="0" t="s">
+        <x:v>2181</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="764" spans="1:6">
+      <x:c r="A764" s="0" t="s">
+        <x:v>2174</x:v>
+      </x:c>
+      <x:c r="B764" s="0" t="s">
+        <x:v>2182</x:v>
+      </x:c>
+      <x:c r="C764" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D764" s="0" t="s">
+        <x:v>2183</x:v>
+      </x:c>
+      <x:c r="E764" s="0" t="s">
+        <x:v>2184</x:v>
+      </x:c>
+      <x:c r="F764" s="0" t="s">
+        <x:v>2185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="765" spans="1:6">
+      <x:c r="A765" s="0" t="s">
+        <x:v>2186</x:v>
+      </x:c>
+      <x:c r="B765" s="0" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+      <x:c r="C765" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D765" s="0" t="s">
+        <x:v>2188</x:v>
+      </x:c>
+      <x:c r="E765" s="0" t="s">
+        <x:v>2189</x:v>
+      </x:c>
+      <x:c r="F765" s="0" t="s">
+        <x:v>2190</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="766" spans="1:6">
+      <x:c r="A766" s="0" t="s">
+        <x:v>2186</x:v>
+      </x:c>
+      <x:c r="B766" s="0" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+      <x:c r="C766" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D766" s="0" t="s">
+        <x:v>2191</x:v>
+      </x:c>
+      <x:c r="E766" s="0" t="s">
+        <x:v>2192</x:v>
+      </x:c>
+      <x:c r="F766" s="0" t="s">
+        <x:v>2193</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="767" spans="1:6">
+      <x:c r="A767" s="0" t="s">
+        <x:v>2186</x:v>
+      </x:c>
+      <x:c r="B767" s="0" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+      <x:c r="C767" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D767" s="0" t="s">
+        <x:v>2194</x:v>
+      </x:c>
+      <x:c r="E767" s="0" t="s">
+        <x:v>2195</x:v>
+      </x:c>
+      <x:c r="F767" s="0" t="s">
+        <x:v>2196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="768" spans="1:6">
+      <x:c r="A768" s="0" t="s">
+        <x:v>2186</x:v>
+      </x:c>
+      <x:c r="B768" s="0" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+      <x:c r="C768" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D768" s="0" t="s">
+        <x:v>2197</x:v>
+      </x:c>
+      <x:c r="E768" s="0" t="s">
+        <x:v>2198</x:v>
+      </x:c>
+      <x:c r="F768" s="0" t="s">
+        <x:v>2199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="769" spans="1:6">
+      <x:c r="A769" s="0" t="s">
+        <x:v>2186</x:v>
+      </x:c>
+      <x:c r="B769" s="0" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+      <x:c r="C769" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D769" s="0" t="s">
+        <x:v>2200</x:v>
+      </x:c>
+      <x:c r="E769" s="0" t="s">
+        <x:v>2201</x:v>
+      </x:c>
+      <x:c r="F769" s="0" t="s">
+        <x:v>2202</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="770" spans="1:6">
+      <x:c r="A770" s="0" t="s">
+        <x:v>2186</x:v>
+      </x:c>
+      <x:c r="B770" s="0" t="s">
+        <x:v>2187</x:v>
+      </x:c>
+      <x:c r="C770" s="0" t="s">
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="D770" s="0" t="s">
+        <x:v>2203</x:v>
+      </x:c>
+      <x:c r="E770" s="0" t="s">
+        <x:v>2204</x:v>
+      </x:c>
+      <x:c r="F770" s="0" t="s">
+        <x:v>2205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="771" spans="1:6">
+      <x:c r="A771" s="0" t="s">
+        <x:v>2186</x:v>
+      </x:c>
+      <x:c r="B771" s="0" t="s">
+        <x:v>2206</x:v>
+      </x:c>
+      <x:c r="C771" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D771" s="0" t="s">
+        <x:v>2207</x:v>
+      </x:c>
+      <x:c r="E771" s="0" t="s">
+        <x:v>2208</x:v>
+      </x:c>
+      <x:c r="F771" s="0" t="s">
+        <x:v>2209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="772" spans="1:6">
+      <x:c r="A772" s="0" t="s">
+        <x:v>2210</x:v>
+      </x:c>
+      <x:c r="B772" s="0" t="s">
+        <x:v>2211</x:v>
+      </x:c>
+      <x:c r="C772" s="0" t="s">
+        <x:v>1885</x:v>
+      </x:c>
+      <x:c r="D772" s="0" t="s">
+        <x:v>2212</x:v>
+      </x:c>
+      <x:c r="F772" s="0" t="s">
+        <x:v>2213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="773" spans="1:6">
+      <x:c r="A773" s="0" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="B773" s="0" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="C773" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E773" s="0" t="s">
+        <x:v>2215</x:v>
+      </x:c>
+      <x:c r="F773" s="0" t="s">
+        <x:v>2216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="774" spans="1:6">
+      <x:c r="A774" s="0" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="B774" s="0" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="C774" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E774" s="0" t="s">
+        <x:v>2217</x:v>
+      </x:c>
+      <x:c r="F774" s="0" t="s">
+        <x:v>2218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="775" spans="1:6">
+      <x:c r="A775" s="0" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="B775" s="0" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="C775" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E775" s="0" t="s">
+        <x:v>2219</x:v>
+      </x:c>
+      <x:c r="F775" s="0" t="s">
+        <x:v>2220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="776" spans="1:6">
+      <x:c r="A776" s="0" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="B776" s="0" t="s">
+        <x:v>2214</x:v>
+      </x:c>
+      <x:c r="C776" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E776" s="0" t="s">
+        <x:v>2221</x:v>
+      </x:c>
+      <x:c r="F776" s="0" t="s">
+        <x:v>2222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="777" spans="1:6">
+      <x:c r="A777" s="0" t="s">
+        <x:v>2223</x:v>
+      </x:c>
+      <x:c r="B777" s="0" t="s">
+        <x:v>2224</x:v>
+      </x:c>
+      <x:c r="C777" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D777" s="0" t="s">
+        <x:v>2225</x:v>
+      </x:c>
+      <x:c r="E777" s="0" t="s">
+        <x:v>2226</x:v>
+      </x:c>
+      <x:c r="F777" s="1" t="s">
+        <x:v>2227</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="778" spans="1:6">
+      <x:c r="A778" s="0" t="s">
+        <x:v>2228</x:v>
+      </x:c>
+      <x:c r="B778" s="0" t="s">
+        <x:v>2229</x:v>
+      </x:c>
+      <x:c r="C778" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="D729" s="0" t="s">
-[...6 lines deleted...]
-        <x:v>2096</x:v>
+      <x:c r="D778" s="0" t="s">
+        <x:v>2230</x:v>
+      </x:c>
+      <x:c r="E778" s="0" t="s">
+        <x:v>2231</x:v>
+      </x:c>
+      <x:c r="F778" s="0" t="s">
+        <x:v>2232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="779" spans="1:6">
+      <x:c r="A779" s="0" t="s">
+        <x:v>2233</x:v>
+      </x:c>
+      <x:c r="B779" s="0" t="s">
+        <x:v>2234</x:v>
+      </x:c>
+      <x:c r="C779" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D779" s="0" t="s">
+        <x:v>2235</x:v>
+      </x:c>
+      <x:c r="E779" s="0" t="s">
+        <x:v>2236</x:v>
+      </x:c>
+      <x:c r="F779" s="0" t="s">
+        <x:v>2237</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="780" spans="1:6">
+      <x:c r="A780" s="0" t="s">
+        <x:v>2233</x:v>
+      </x:c>
+      <x:c r="B780" s="0" t="s">
+        <x:v>2234</x:v>
+      </x:c>
+      <x:c r="C780" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D780" s="0" t="s">
+        <x:v>2235</x:v>
+      </x:c>
+      <x:c r="E780" s="0" t="s">
+        <x:v>2238</x:v>
+      </x:c>
+      <x:c r="F780" s="0" t="s">
+        <x:v>2239</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="781" spans="1:6">
+      <x:c r="A781" s="0" t="s">
+        <x:v>2233</x:v>
+      </x:c>
+      <x:c r="B781" s="0" t="s">
+        <x:v>2234</x:v>
+      </x:c>
+      <x:c r="C781" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D781" s="0" t="s">
+        <x:v>2240</x:v>
+      </x:c>
+      <x:c r="E781" s="0" t="s">
+        <x:v>2241</x:v>
+      </x:c>
+      <x:c r="F781" s="0" t="s">
+        <x:v>2242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="782" spans="1:6">
+      <x:c r="A782" s="0" t="s">
+        <x:v>2233</x:v>
+      </x:c>
+      <x:c r="B782" s="0" t="s">
+        <x:v>2234</x:v>
+      </x:c>
+      <x:c r="C782" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D782" s="0" t="s">
+        <x:v>2240</x:v>
+      </x:c>
+      <x:c r="E782" s="0" t="s">
+        <x:v>2243</x:v>
+      </x:c>
+      <x:c r="F782" s="0" t="s">
+        <x:v>2244</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>DeclaredProducts</vt:lpstr>
       <vt:lpstr>DeclaredProducts!Print_Area</vt:lpstr>
       <vt:lpstr>DeclaredProducts!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">