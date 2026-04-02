--- v0 (2025-10-27)
+++ v1 (2026-04-02)
@@ -7775,59 +7775,51 @@
       </w:r>
       <w:r w:rsidRPr="00501A56">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>West of 4th - Georgetown Cleanup</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D10F56" w14:textId="24A38904" w:rsidR="00760522" w:rsidRDefault="006A1FE6" w:rsidP="006A1FE6">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1FE6">
         <w:rPr>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Hi Janelle, Attached are the Duwamish Tribe comments</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Hi Janelle, Attached are the Duwamish Tribe comments.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A1FE6">
         <w:rPr>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Thank you, Nancy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD7DBF6" w14:textId="77777777" w:rsidR="00281084" w:rsidRDefault="00281084" w:rsidP="00281084">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:rPr>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -8014,72 +8006,51 @@
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00281084">
         <w:rPr>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Duwamish Tribal Historic Preservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6741A616" w14:textId="1E0CB69E" w:rsidR="004F7161" w:rsidRDefault="004F7161" w:rsidP="004F7161">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>10</w:t>
-[...20 lines deleted...]
-        <w:t>.25</w:t>
+        <w:t>10.23.25</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C8D92A0" w14:textId="77777777" w:rsidR="004F7161" w:rsidRPr="004125B2" w:rsidRDefault="004F7161" w:rsidP="004F7161">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34D04">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Email sent to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
@@ -8191,167 +8162,313 @@
       <w:r w:rsidRPr="00E34D04">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SUBJECT:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00501A56">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>West of 4th - Georgetown Cleanup</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DDFF0B" w14:textId="7AB1B712" w:rsidR="009B307A" w:rsidRPr="009B307A" w:rsidRDefault="009B307A" w:rsidP="009B307A">
+    <w:p w14:paraId="51DDFF0B" w14:textId="7AB1B712" w:rsidR="009B307A" w:rsidRPr="00C9742F" w:rsidRDefault="009B307A" w:rsidP="009B307A">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9742F">
         <w:t>Dear Nancy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C9FE32" w14:textId="2CF29493" w:rsidR="009B307A" w:rsidRPr="009B307A" w:rsidRDefault="009B307A" w:rsidP="009B307A">
+    <w:p w14:paraId="03C9FE32" w14:textId="2CF29493" w:rsidR="009B307A" w:rsidRPr="00C9742F" w:rsidRDefault="009B307A" w:rsidP="009B307A">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9742F">
         <w:t>Thank you for your comment. We always want to make sure that cultural and historic preservation is respected.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC33891" w14:textId="254E0448" w:rsidR="009B307A" w:rsidRPr="009B307A" w:rsidRDefault="009B307A" w:rsidP="009B307A">
+    <w:p w14:paraId="0AC33891" w14:textId="254E0448" w:rsidR="009B307A" w:rsidRPr="00C9742F" w:rsidRDefault="009B307A" w:rsidP="009B307A">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9742F">
         <w:t xml:space="preserve">Here are some more details about the work that will be performed. There is no soil excavation proposed as part of the remedy. The ground disturbing activity will be limited to some injection points for pH neutralization of groundwater, on the Art Brass property, and ISCR (in-situ chemical reduction). There will be about 10 injection points for ISCR, the exact number will be determined during engineering design phase, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B307A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C9742F">
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B307A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C9742F">
         <w:t xml:space="preserve"> those injections are along </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009B307A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C9742F">
         <w:t>Fidalgo street</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009B307A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C9742F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9B8B6C" w14:textId="1530DF89" w:rsidR="009B307A" w:rsidRPr="009B307A" w:rsidRDefault="009B307A" w:rsidP="009B307A">
+    <w:p w14:paraId="6F9B8B6C" w14:textId="1530DF89" w:rsidR="009B307A" w:rsidRPr="00C9742F" w:rsidRDefault="009B307A" w:rsidP="009B307A">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
-        <w:rPr>
-[...12 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9742F">
+        <w:t xml:space="preserve">The document states that "This analysis will include an evaluation to assess potential for presence and discovery of historic, archaeological, or cultural resources at the Site. Appropriate measures will be taken to evaluate the potential for presence of these resources." We will include your comment as part of that evaluation and recommendation. Additionally, does the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C9742F">
         <w:lastRenderedPageBreak/>
-        <w:t>resources." We will include your comment as part of that evaluation and recommendation. Additionally, does the Tribe want to have someone present during the drilling of injection points? Please let me know if that is the case and I will be certain to arrange access.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="739965A4" w14:textId="55032FC6" w:rsidR="009B307A" w:rsidRPr="009B307A" w:rsidRDefault="009B307A" w:rsidP="009B307A">
+        <w:t>Tribe want to have someone present during the drilling of injection points? Please let me know if that is the case and I will be certain to arrange access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739965A4" w14:textId="55032FC6" w:rsidR="009B307A" w:rsidRPr="00C9742F" w:rsidRDefault="009B307A" w:rsidP="009B307A">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9742F">
         <w:t>Thank you,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606A40B7" w14:textId="4409E763" w:rsidR="004F7161" w:rsidRPr="009B307A" w:rsidRDefault="009B307A" w:rsidP="00281084">
+    <w:p w14:paraId="606A40B7" w14:textId="4409E763" w:rsidR="004F7161" w:rsidRPr="00C9742F" w:rsidRDefault="009B307A" w:rsidP="00281084">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9742F">
         <w:t>Erin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C74D9FF" w14:textId="6B8C1C5B" w:rsidR="002C703D" w:rsidRDefault="002C703D" w:rsidP="002C703D">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>10.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2367">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C15B7B9" w14:textId="77777777" w:rsidR="00DE2367" w:rsidRPr="00E34D04" w:rsidRDefault="00DE2367" w:rsidP="00DE2367">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34D04">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">received from Nancy Sackman, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009671AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Duwamish Tribal Councilwoman; Cultural Preservation Officer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15BAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">206-431-1582 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A15BAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ext</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A15BAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84" w:history="1">
+        <w:r w:rsidRPr="00480AE4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>preservationdept@duwamishtribe.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5835F5FE" w14:textId="77777777" w:rsidR="00DE2367" w:rsidRPr="00F445A3" w:rsidRDefault="00DE2367" w:rsidP="00DE2367">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34D04">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SUBJECT:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00501A56">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>West of 4th - Georgetown Cleanup</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F87D1D0" w14:textId="42EC0E87" w:rsidR="00C9742F" w:rsidRPr="00C9742F" w:rsidRDefault="00C9742F" w:rsidP="00C9742F">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9742F">
+        <w:t>Hi Erin,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EDE06E" w14:textId="285A5718" w:rsidR="00C9742F" w:rsidRPr="00C9742F" w:rsidRDefault="00C9742F" w:rsidP="00C9742F">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9742F">
+        <w:t xml:space="preserve">Thank you for the response. Yes, we would like the opportunity to be on site for the injection points. Let us know approximate dates and who our </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C9742F">
+        <w:t>on site</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C9742F">
+        <w:t xml:space="preserve"> contact would be.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1567DC23" w14:textId="3EC7AAC9" w:rsidR="002C703D" w:rsidRPr="00C9742F" w:rsidRDefault="00C9742F" w:rsidP="00C9742F">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C9742F">
+        <w:t>Thank you and have a good day, Nancy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F525D2A" w14:textId="36D72F27" w:rsidR="000848B0" w:rsidRPr="0070081E" w:rsidRDefault="00C85D29" w:rsidP="005950FF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="0070081E">
         <w:t>Tribal Engagement Process</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10373A6F" w14:textId="115252DE" w:rsidR="001F34FF" w:rsidRDefault="001F3D89" w:rsidP="0062783B">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="004B36B3">
         <w:t>Tribal Engagement P</w:t>
       </w:r>
       <w:r w:rsidR="00885E62">
         <w:t>lan</w:t>
       </w:r>
       <w:r w:rsidR="00494112">
         <w:t xml:space="preserve"> propos</w:t>
@@ -8598,65 +8715,66 @@
         <w:t xml:space="preserve">Ecology will </w:t>
       </w:r>
       <w:r w:rsidR="005F1E42">
         <w:t xml:space="preserve">seek to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">maintain meaningful engagement with </w:t>
       </w:r>
       <w:r w:rsidR="00102A70">
         <w:t xml:space="preserve">Tribes </w:t>
       </w:r>
       <w:r>
         <w:t>throughout the cleanup process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C571847" w14:textId="1B1D0CF3" w:rsidR="00656B62" w:rsidRPr="004430C3" w:rsidRDefault="00C85D29" w:rsidP="00452FE2">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D3C99">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">This Tribal Engagement Plan is publicly available </w:t>
       </w:r>
       <w:r w:rsidR="005950FF">
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidR="005950FF" w:rsidRPr="008D3C99">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D3C99">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="005950FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84" w:history="1">
+      <w:hyperlink r:id="rId85" w:history="1">
         <w:r w:rsidR="005950FF" w:rsidRPr="00DB0924">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>cleanup</w:t>
         </w:r>
         <w:r w:rsidRPr="00DB0924">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> site page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0074799C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007928A8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -8722,51 +8840,51 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="280866A2" w14:textId="0BE63D41" w:rsidR="0012576B" w:rsidRDefault="00E37450">
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
                                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AC88B1B" wp14:editId="1E1D1E3F">
                                   <wp:extent cx="5791200" cy="6644592"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                                   <wp:docPr id="614084151" name="Picture 1" descr="Diagram&#10;&#10;Description automatically generated"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="614084151" name="Picture 1" descr="Diagram&#10;&#10;Description automatically generated"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId85"/>
+                                          <a:blip r:embed="rId86"/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5791200" cy="6644592"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
@@ -8790,51 +8908,51 @@
               </v:shapetype>
               <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-21.9pt;margin-top:21.75pt;width:513pt;height:571.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6ubEsKwIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2yAQvVfqf0DcG9tpvB9WnFWaVapK&#10;0e5K2WrPBENsCTMUSOz013fA+eq2p6oXPDDDm5n3Bk8f+laRvbCuAV3SbJRSIjSHqtHbkn5/XX66&#10;o8R5piumQIuSHoSjD7OPH6adKcQYalCVsARBtCs6U9Lae1MkieO1aJkbgREanRJsyzxu7TapLOsQ&#10;vVXJOE1vkg5sZSxw4RyePg5OOov4Ugrun6V0whNVUqzNx9XGdRPWZDZlxdYyUzf8WAb7hypa1mhM&#10;eoZ6ZJ6RnW3+gGobbsGB9CMObQJSNlzEHrCbLH3XzbpmRsRekBxnzjS5/wfLn/Zr82KJ779AjwIG&#10;QjrjCoeHoZ9e2jZ8sVKCfqTwcKZN9J5wPLzJszxL0cXRdzvO7/NJxEku1411/quAlgSjpBZ1iXSx&#10;/cp5TImhp5CQzYFqqmWjVNyEWRALZcmeoYrKn8B/i1KadFjK5zyNwBrC9QFZaUxwaSpYvt/0x043&#10;UB2QAAvDbDjDlw0WuWLOvzCLw4CN4YD7Z1ykAkwCR4uSGuzPv52HeNQIvZR0OFwldT92zApK1DeN&#10;6t1nk0mYxriZ5Ldj3Nhrz+bao3ftArDzDJ+S4dEM8V6dTGmhfcN3MA9Z0cU0x9wl9Sdz4YeRx3fE&#10;xXweg3D+DPMrvTY8QAemgwSv/Ruz5qiTR4mf4DSGrHgn1xAbbmqY7zzIJmoZCB5YPfKOsxslPr6z&#10;8Diu9zHq8jeY/QIAAP//AwBQSwMEFAAGAAgAAAAhAGizIG/jAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/IM1SGxQ67TpI4Q4FUJAJXY0PMTOjYckIh5HsZuEv2dYwXJ0j+49k+0m&#10;24oBe984UrCYRyCQSmcaqhS8FA+zBIQPmoxuHaGCb/Swy8/PMp0aN9IzDodQCS4hn2oFdQhdKqUv&#10;a7Taz12HxNmn660OfPaVNL0eudy2chlFG2l1Q7xQ6w7vaiy/Dier4OOqen/y0+PrGK/j7n4/FNs3&#10;Uyh1eTHd3oAIOIU/GH71WR1ydjq6ExkvWgWzVczqQcEqXoNg4DpZLkEcmVwkmy3IPJP/f8h/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALq5sSwrAgAAVQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGizIG/jAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;hQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="280866A2" w14:textId="0BE63D41" w:rsidR="0012576B" w:rsidRDefault="00E37450">
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AC88B1B" wp14:editId="1E1D1E3F">
                             <wp:extent cx="5791200" cy="6644592"/>
                             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                             <wp:docPr id="614084151" name="Picture 1" descr="Diagram&#10;&#10;Description automatically generated"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="614084151" name="Picture 1" descr="Diagram&#10;&#10;Description automatically generated"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId85"/>
+                                    <a:blip r:embed="rId86"/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="5791200" cy="6644592"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -8908,50 +9026,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7922A436" w14:textId="09241013" w:rsidR="3A48704C" w:rsidRDefault="005D7931" w:rsidP="005950FF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Ecology</w:t>
       </w:r>
       <w:r w:rsidR="006006AB">
         <w:t xml:space="preserve">’s Tribal Engagement Plan </w:t>
       </w:r>
       <w:r w:rsidR="005950FF">
         <w:t>proposed actions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B173C10" w14:textId="0EB6141B" w:rsidR="00F21B08" w:rsidRDefault="00D15DDE" w:rsidP="005950FF">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Invite</w:t>
       </w:r>
       <w:r w:rsidR="00474770">
         <w:t xml:space="preserve"> potentially affected Tribes </w:t>
       </w:r>
       <w:r w:rsidR="00264C65">
         <w:t>as early as possible in the cleanup process</w:t>
       </w:r>
       <w:r w:rsidR="00474770">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="006006AB">
         <w:t xml:space="preserve">share and </w:t>
       </w:r>
       <w:r w:rsidR="00474770">
         <w:t>discuss information about the site</w:t>
       </w:r>
       <w:r w:rsidR="0023176B">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="008B391F">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="0023176B">
         <w:t>understand the Tribes</w:t>
@@ -9074,51 +9193,50 @@
       <w:r w:rsidRPr="00D572C2">
         <w:t xml:space="preserve"> at specific points in the cleanup process.</w:t>
       </w:r>
       <w:r w:rsidR="00FB4888">
         <w:t xml:space="preserve"> See </w:t>
       </w:r>
       <w:r w:rsidR="00C71F01">
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00FB4888">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="001F1483">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="714767B1" w14:textId="3AC7BD09" w:rsidR="00731BFC" w:rsidRDefault="00E701EE" w:rsidP="005950FF">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Communicate </w:t>
       </w:r>
       <w:r w:rsidR="00731BFC">
         <w:t xml:space="preserve">project </w:t>
       </w:r>
       <w:r w:rsidR="007D6D08">
         <w:t>timelines</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007D6D08">
         <w:t xml:space="preserve"> review timeframes</w:t>
       </w:r>
       <w:r>
         <w:t>, and comment period deadlines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidR="007D6D08">
         <w:t>.</w:t>
@@ -9763,51 +9881,51 @@
               <w:pStyle w:val="NormalWeb"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E80FE45" wp14:editId="18C78243">
                   <wp:extent cx="396815" cy="415783"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
                   <wp:docPr id="1048377079" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90" cstate="print">
+                          <a:blip r:embed="rId91" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="396815" cy="415783"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -9896,51 +10014,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3617F1FB" wp14:editId="6C226043">
                   <wp:extent cx="396815" cy="415783"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
                   <wp:docPr id="1069345521" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90" cstate="print">
+                          <a:blip r:embed="rId91" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="396815" cy="415783"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -10030,51 +10148,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A1454">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AB18103" wp14:editId="72A24D9D">
                   <wp:extent cx="429632" cy="353683"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
                   <wp:docPr id="1342969258" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91" cstate="print">
+                          <a:blip r:embed="rId92" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="459566" cy="378325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -10161,51 +10279,51 @@
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F9DD573" wp14:editId="78BD4C77">
                   <wp:extent cx="517585" cy="402997"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92" cstate="print">
+                          <a:blip r:embed="rId93" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="525775" cy="409373"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -10381,51 +10499,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B2C99">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4919F1B4" wp14:editId="17BED1FA">
                   <wp:extent cx="429260" cy="397941"/>
                   <wp:effectExtent l="0" t="0" r="8890" b="2540"/>
                   <wp:docPr id="21801955" name="Picture 4"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 13"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93" cstate="print">
+                          <a:blip r:embed="rId94" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm flipV="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="439111" cy="407073"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -10592,51 +10710,51 @@
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09FC294C" wp14:editId="10FE8073">
                   <wp:extent cx="465827" cy="466809"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="6" name="Picture 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 6"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94" cstate="print">
+                          <a:blip r:embed="rId95" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="469861" cy="470852"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -11026,51 +11144,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417975">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Cleanup activities, especially those that disturb the ground, can affect or reveal cultural resources that may need</w:t>
       </w:r>
       <w:r w:rsidR="000E523D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be assessed for</w:t>
       </w:r>
       <w:r w:rsidRPr="00417975">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> protection or preservation, called a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95" w:history="1">
+      <w:hyperlink r:id="rId96" w:history="1">
         <w:r w:rsidRPr="00835449">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Cultural Resource Review</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00417975">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AD5F81">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="04810A4B" w14:textId="37529CEA" w:rsidR="000F5AEB" w:rsidRPr="00417975" w:rsidRDefault="000F5AEB" w:rsidP="005950FF">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
@@ -11096,147 +11214,147 @@
       </w:r>
       <w:r w:rsidR="005C5DF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidR="0025058D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">required </w:t>
       </w:r>
       <w:r w:rsidR="001A19B6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="00417975">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96" w:history="1">
+      <w:hyperlink r:id="rId97" w:history="1">
         <w:r w:rsidRPr="0074799C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>State Environmental Policy Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00297F70">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="00417975">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SEPA) and associated </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97" w:history="1">
+      <w:hyperlink r:id="rId98" w:history="1">
         <w:r w:rsidRPr="0074799C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>SEPA rules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00417975">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00297F70">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00417975">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A8AFB61" w14:textId="7A9E8250" w:rsidR="004D2FA6" w:rsidRPr="005950FF" w:rsidRDefault="000F5AEB" w:rsidP="005950FF">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417975">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Implementing </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98" w:history="1">
+      <w:hyperlink r:id="rId99" w:history="1">
         <w:r w:rsidRPr="0074799C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Washington’s Environmental Justice Law (HEAL Act)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00417975">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="00935BEC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004D2FA6" w:rsidRPr="005950FF" w:rsidSect="00805D19">
-      <w:headerReference w:type="default" r:id="rId99"/>
+      <w:headerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="8" w:author="Comfort, Cyndi (ECY)" w:date="2024-10-31T15:54:00Z" w:initials="CC">
     <w:p w14:paraId="4918F978" w14:textId="77777777" w:rsidR="00822616" w:rsidRDefault="008D54D4" w:rsidP="00822616">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r w:rsidR="00822616">
         <w:t>To customize plan for a specific site, delete the column and row that don’t apply.</w:t>
       </w:r>
@@ -15433,50 +15551,51 @@
     <w:rsid w:val="002902B8"/>
     <w:rsid w:val="00290B44"/>
     <w:rsid w:val="00292A11"/>
     <w:rsid w:val="00292ACA"/>
     <w:rsid w:val="00293B29"/>
     <w:rsid w:val="0029402E"/>
     <w:rsid w:val="00294310"/>
     <w:rsid w:val="00295A62"/>
     <w:rsid w:val="00297C0C"/>
     <w:rsid w:val="00297E70"/>
     <w:rsid w:val="00297F70"/>
     <w:rsid w:val="002A2406"/>
     <w:rsid w:val="002A2D37"/>
     <w:rsid w:val="002A52E4"/>
     <w:rsid w:val="002A62AD"/>
     <w:rsid w:val="002B0271"/>
     <w:rsid w:val="002B02D1"/>
     <w:rsid w:val="002B3109"/>
     <w:rsid w:val="002B325D"/>
     <w:rsid w:val="002B47C6"/>
     <w:rsid w:val="002B4CEB"/>
     <w:rsid w:val="002C1285"/>
     <w:rsid w:val="002C16EB"/>
     <w:rsid w:val="002C34F9"/>
     <w:rsid w:val="002C669E"/>
+    <w:rsid w:val="002C703D"/>
     <w:rsid w:val="002D0B8C"/>
     <w:rsid w:val="002D0C12"/>
     <w:rsid w:val="002D2F76"/>
     <w:rsid w:val="002D4BCA"/>
     <w:rsid w:val="002D4CEC"/>
     <w:rsid w:val="002D5E5B"/>
     <w:rsid w:val="002D6B36"/>
     <w:rsid w:val="002E29D3"/>
     <w:rsid w:val="002E2D73"/>
     <w:rsid w:val="002E3F75"/>
     <w:rsid w:val="002E4F3B"/>
     <w:rsid w:val="002E4F6B"/>
     <w:rsid w:val="002E56D6"/>
     <w:rsid w:val="002E5C5C"/>
     <w:rsid w:val="002F0354"/>
     <w:rsid w:val="002F21FC"/>
     <w:rsid w:val="002F3FEE"/>
     <w:rsid w:val="002F44FA"/>
     <w:rsid w:val="002F5C45"/>
     <w:rsid w:val="002F5C4D"/>
     <w:rsid w:val="002F6775"/>
     <w:rsid w:val="003025EB"/>
     <w:rsid w:val="00310909"/>
     <w:rsid w:val="0031128B"/>
     <w:rsid w:val="00311680"/>
@@ -15832,50 +15951,51 @@
     <w:rsid w:val="0076437C"/>
     <w:rsid w:val="00764FA5"/>
     <w:rsid w:val="00767CC8"/>
     <w:rsid w:val="00767DBB"/>
     <w:rsid w:val="007725E8"/>
     <w:rsid w:val="0077264E"/>
     <w:rsid w:val="00773B1D"/>
     <w:rsid w:val="00773DA9"/>
     <w:rsid w:val="007772FD"/>
     <w:rsid w:val="00782D0F"/>
     <w:rsid w:val="0078394D"/>
     <w:rsid w:val="0078404B"/>
     <w:rsid w:val="0078504E"/>
     <w:rsid w:val="00786B38"/>
     <w:rsid w:val="0078754A"/>
     <w:rsid w:val="00791A82"/>
     <w:rsid w:val="007928A8"/>
     <w:rsid w:val="00794040"/>
     <w:rsid w:val="0079525A"/>
     <w:rsid w:val="00796CB8"/>
     <w:rsid w:val="007A446D"/>
     <w:rsid w:val="007B010C"/>
     <w:rsid w:val="007B018A"/>
     <w:rsid w:val="007B1615"/>
     <w:rsid w:val="007B38E6"/>
+    <w:rsid w:val="007B3C4F"/>
     <w:rsid w:val="007B5C0B"/>
     <w:rsid w:val="007B615F"/>
     <w:rsid w:val="007C004A"/>
     <w:rsid w:val="007C1B2B"/>
     <w:rsid w:val="007C2D3E"/>
     <w:rsid w:val="007C46FB"/>
     <w:rsid w:val="007C64E2"/>
     <w:rsid w:val="007C6BBF"/>
     <w:rsid w:val="007D51CB"/>
     <w:rsid w:val="007D6D08"/>
     <w:rsid w:val="007D7A6B"/>
     <w:rsid w:val="007E0208"/>
     <w:rsid w:val="007E27B9"/>
     <w:rsid w:val="007E78C0"/>
     <w:rsid w:val="007E7ADD"/>
     <w:rsid w:val="007F2837"/>
     <w:rsid w:val="007F2855"/>
     <w:rsid w:val="007F36E5"/>
     <w:rsid w:val="007F44EC"/>
     <w:rsid w:val="007F6254"/>
     <w:rsid w:val="007F65F6"/>
     <w:rsid w:val="007F727C"/>
     <w:rsid w:val="007F748A"/>
     <w:rsid w:val="00803148"/>
     <w:rsid w:val="0080436C"/>
@@ -16236,50 +16356,51 @@
     <w:rsid w:val="00C4364B"/>
     <w:rsid w:val="00C4369B"/>
     <w:rsid w:val="00C45349"/>
     <w:rsid w:val="00C46B70"/>
     <w:rsid w:val="00C507AA"/>
     <w:rsid w:val="00C51CFB"/>
     <w:rsid w:val="00C55184"/>
     <w:rsid w:val="00C55B75"/>
     <w:rsid w:val="00C608CA"/>
     <w:rsid w:val="00C60CF7"/>
     <w:rsid w:val="00C63B29"/>
     <w:rsid w:val="00C64D9F"/>
     <w:rsid w:val="00C71762"/>
     <w:rsid w:val="00C71AB7"/>
     <w:rsid w:val="00C71F01"/>
     <w:rsid w:val="00C722C3"/>
     <w:rsid w:val="00C745BA"/>
     <w:rsid w:val="00C831F6"/>
     <w:rsid w:val="00C84532"/>
     <w:rsid w:val="00C85D29"/>
     <w:rsid w:val="00C861F9"/>
     <w:rsid w:val="00C87108"/>
     <w:rsid w:val="00C872A7"/>
     <w:rsid w:val="00C92CFA"/>
     <w:rsid w:val="00C948B5"/>
+    <w:rsid w:val="00C9742F"/>
     <w:rsid w:val="00CA325D"/>
     <w:rsid w:val="00CA3A3D"/>
     <w:rsid w:val="00CA690E"/>
     <w:rsid w:val="00CB032B"/>
     <w:rsid w:val="00CB30AA"/>
     <w:rsid w:val="00CB3A39"/>
     <w:rsid w:val="00CB7C9B"/>
     <w:rsid w:val="00CC0403"/>
     <w:rsid w:val="00CC041E"/>
     <w:rsid w:val="00CC0476"/>
     <w:rsid w:val="00CC2AF1"/>
     <w:rsid w:val="00CC37CC"/>
     <w:rsid w:val="00CD57DD"/>
     <w:rsid w:val="00CD60DC"/>
     <w:rsid w:val="00CD6391"/>
     <w:rsid w:val="00CD79E8"/>
     <w:rsid w:val="00CE13F5"/>
     <w:rsid w:val="00CE32FD"/>
     <w:rsid w:val="00CE4010"/>
     <w:rsid w:val="00CE5764"/>
     <w:rsid w:val="00CF0154"/>
     <w:rsid w:val="00CF055F"/>
     <w:rsid w:val="00CF246C"/>
     <w:rsid w:val="00CF4D47"/>
     <w:rsid w:val="00CF5634"/>
@@ -16347,50 +16468,51 @@
     <w:rsid w:val="00DA47CB"/>
     <w:rsid w:val="00DA5B4C"/>
     <w:rsid w:val="00DA5FC9"/>
     <w:rsid w:val="00DA695C"/>
     <w:rsid w:val="00DB0066"/>
     <w:rsid w:val="00DB0924"/>
     <w:rsid w:val="00DB1D24"/>
     <w:rsid w:val="00DB24F8"/>
     <w:rsid w:val="00DB5F89"/>
     <w:rsid w:val="00DB7668"/>
     <w:rsid w:val="00DC189F"/>
     <w:rsid w:val="00DC29DD"/>
     <w:rsid w:val="00DC4851"/>
     <w:rsid w:val="00DC60C4"/>
     <w:rsid w:val="00DC7EB5"/>
     <w:rsid w:val="00DD1085"/>
     <w:rsid w:val="00DD2F2B"/>
     <w:rsid w:val="00DD3367"/>
     <w:rsid w:val="00DD500C"/>
     <w:rsid w:val="00DE01B9"/>
     <w:rsid w:val="00DE0671"/>
     <w:rsid w:val="00DE0B8B"/>
     <w:rsid w:val="00DE0BEB"/>
     <w:rsid w:val="00DE1287"/>
     <w:rsid w:val="00DE2122"/>
+    <w:rsid w:val="00DE2367"/>
     <w:rsid w:val="00DE588C"/>
     <w:rsid w:val="00DE5C0C"/>
     <w:rsid w:val="00DE7F25"/>
     <w:rsid w:val="00DF00BB"/>
     <w:rsid w:val="00DF3FE1"/>
     <w:rsid w:val="00DF4F74"/>
     <w:rsid w:val="00E007F8"/>
     <w:rsid w:val="00E03840"/>
     <w:rsid w:val="00E07C7F"/>
     <w:rsid w:val="00E10C5A"/>
     <w:rsid w:val="00E11085"/>
     <w:rsid w:val="00E12E9C"/>
     <w:rsid w:val="00E1314F"/>
     <w:rsid w:val="00E1368D"/>
     <w:rsid w:val="00E16952"/>
     <w:rsid w:val="00E21C6A"/>
     <w:rsid w:val="00E230F9"/>
     <w:rsid w:val="00E25A64"/>
     <w:rsid w:val="00E273F0"/>
     <w:rsid w:val="00E30988"/>
     <w:rsid w:val="00E31928"/>
     <w:rsid w:val="00E3214E"/>
     <w:rsid w:val="00E36060"/>
     <w:rsid w:val="00E37450"/>
     <w:rsid w:val="00E376BE"/>
@@ -19225,50 +19347,63 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="17893916">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="1927113547">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1943608923">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1994596672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -19284,51 +19419,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2134250539">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.ecology.wa.gov%2Fcleanupsearch%2Fsite%2F2622&amp;data=05%7C02%7CJAAN461%40ECY.WA.GOV%7C49bcbb089b5842ee434f08dddf7842ac%7C11d0e217264e400a8ba057dcc127d72d%7C0%7C0%7C638912429789329331%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=7AjIThZOXK7I5lMFApOsRnoJMBy9HHPSnlKEoQ3end8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ecology.wa.gov/cleanupsearch/site/2622" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.ecology.wa.gov%2Fcleanupsearch%2Fsite%2F2622&amp;data=05%7C02%7CJAAN461%40ECY.WA.GOV%7C49bcbb089b5842ee434f08dddf7842ac%7C11d0e217264e400a8ba057dcc127d72d%7C0%7C0%7C638912429789329331%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=7AjIThZOXK7I5lMFApOsRnoJMBy9HHPSnlKEoQ3end8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Burlington%20Environmental%20LLC%20Georgetown%20-%20(2622)" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/about-us/contact-us" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puyalluptribe-nsn.gov/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stillaguamish.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/about-us/payments-contracts-grants/grants-loans/find-a-grant-or-loan/area-wide-groundwater-investigation-grants/cultural-resources-review" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.muckleshoot.nsn.us/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoqualmietribe.us/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.ecology.wa.gov%2Fcleanupsearch%2Fsite%2F2622&amp;data=05%7C02%7CJAAN461%40ECY.WA.GOV%7C49bcbb089b5842ee434f08dddf7842ac%7C11d0e217264e400a8ba057dcc127d72d%7C0%7C0%7C638912429789329331%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=7AjIThZOXK7I5lMFApOsRnoJMBy9HHPSnlKEoQ3end8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="kelsey.vanderelst@muckleshoot.nsn.us" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelsey.vanderelst@muckleshoot.nsn.us" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.ecology.wa.gov%2Fcleanupsearch%2Fsite%2F2622&amp;data=05%7C02%7CJAAN461%40ECY.WA.GOV%7C49bcbb089b5842ee434f08dddf7842ac%7C11d0e217264e400a8ba057dcc127d72d%7C0%7C0%7C638912429789329331%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=7AjIThZOXK7I5lMFApOsRnoJMBy9HHPSnlKEoQ3end8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mattb@snoqualmietribe.us" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suquamish.nsn.us/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ecology.wa.gov/publications/SummaryPages/1909166.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.ecology.wa.gov%2Fcleanupsearch%2Fsite%2F2622&amp;data=05%7C02%7CJAAN461%40ECY.WA.GOV%7C49bcbb089b5842ee434f08dddf7842ac%7C11d0e217264e400a8ba057dcc127d72d%7C0%7C0%7C638912429789329331%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=7AjIThZOXK7I5lMFApOsRnoJMBy9HHPSnlKEoQ3end8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/Regulations-Permits/SEPA/Environmental-review" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin.hobbs@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason.schaffler@muckleshoot.nsn.us" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puyalluptribe-nsn.gov/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoqualmietribe.us/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stillaguamish.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suquamish.nsn.us/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId101" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ecology.wa.gov/cleanupsearch/site/2622" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/About-us/Accountability-transparency/Our-website/Accessibility" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jason.schaffler@muckleshoot.nsn.us" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.leg.wa.gov/wac/default.aspx?cite=197-11" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.murphy@muckleshoot.nsn.us" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelsey.payne@snoqualmietribe.us" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamesrasmussen@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.ecology.wa.gov%2Fcleanupsearch%2Fsite%2F2622&amp;data=05%7C02%7CJAAN461%40ECY.WA.GOV%7C49bcbb089b5842ee434f08dddf7842ac%7C11d0e217264e400a8ba057dcc127d72d%7C0%7C0%7C638912429789329331%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=7AjIThZOXK7I5lMFApOsRnoJMBy9HHPSnlKEoQ3end8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelsey.vanderelst@muckleshoot.nsn.us" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/about-us/who-we-are/environmental-justice/heal" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.ecology.wa.gov%2Fcleanupsearch%2Fsite%2F2622&amp;data=05%7C02%7CJAAN461%40ECY.WA.GOV%7C49bcbb089b5842ee434f08dddf7842ac%7C11d0e217264e400a8ba057dcc127d72d%7C0%7C0%7C638912429789329331%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=7AjIThZOXK7I5lMFApOsRnoJMBy9HHPSnlKEoQ3end8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ecology.wa.gov/cleanupsearch/site/2622" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.ecology.wa.gov%2Fcleanupsearch%2Fsite%2F2622&amp;data=05%7C02%7CJAAN461%40ECY.WA.GOV%7C49bcbb089b5842ee434f08dddf7842ac%7C11d0e217264e400a8ba057dcc127d72d%7C0%7C0%7C638912429789329331%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=7AjIThZOXK7I5lMFApOsRnoJMBy9HHPSnlKEoQ3end8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/about-us/contact-us" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puyalluptribe-nsn.gov/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stillaguamish.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId90" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.muckleshoot.nsn.us/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoqualmietribe.us/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.ecology.wa.gov%2Fcleanupsearch%2Fsite%2F2622&amp;data=05%7C02%7CJAAN461%40ECY.WA.GOV%7C49bcbb089b5842ee434f08dddf7842ac%7C11d0e217264e400a8ba057dcc127d72d%7C0%7C0%7C638912429789329331%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=7AjIThZOXK7I5lMFApOsRnoJMBy9HHPSnlKEoQ3end8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Burlington%20Environmental%20LLC%20Georgetown%20-%20(2622)" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="kelsey.vanderelst@muckleshoot.nsn.us" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelsey.vanderelst@muckleshoot.nsn.us" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.ecology.wa.gov%2Fcleanupsearch%2Fsite%2F2622&amp;data=05%7C02%7CJAAN461%40ECY.WA.GOV%7C49bcbb089b5842ee434f08dddf7842ac%7C11d0e217264e400a8ba057dcc127d72d%7C0%7C0%7C638912429789329331%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=7AjIThZOXK7I5lMFApOsRnoJMBy9HHPSnlKEoQ3end8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mattb@snoqualmietribe.us" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suquamish.nsn.us/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ecology.wa.gov/publications/SummaryPages/1909166.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.ecology.wa.gov%2Fcleanupsearch%2Fsite%2F2622&amp;data=05%7C02%7CJAAN461%40ECY.WA.GOV%7C49bcbb089b5842ee434f08dddf7842ac%7C11d0e217264e400a8ba057dcc127d72d%7C0%7C0%7C638912429789329331%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=7AjIThZOXK7I5lMFApOsRnoJMBy9HHPSnlKEoQ3end8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/about-us/payments-contracts-grants/grants-loans/find-a-grant-or-loan/area-wide-groundwater-investigation-grants/cultural-resources-review" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin.hobbs@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jason.schaffler@muckleshoot.nsn.us" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puyalluptribe-nsn.gov/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.snoqualmietribe.us/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stillaguamish.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suquamish.nsn.us/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/about-us/who-we-are/environmental-justice/heal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ecology.wa.gov/cleanupsearch/site/2622" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/About-us/Accountability-transparency/Our-website/Accessibility" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jason.schaffler@muckleshoot.nsn.us" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/Regulations-Permits/SEPA/Environmental-review" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laura.murphy@muckleshoot.nsn.us" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kelsey.payne@snoqualmietribe.us" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamesrasmussen@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gcc02.safelinks.protection.outlook.com/?url=https%3A%2F%2Fapps.ecology.wa.gov%2Fcleanupsearch%2Fsite%2F2622&amp;data=05%7C02%7CJAAN461%40ECY.WA.GOV%7C49bcbb089b5842ee434f08dddf7842ac%7C11d0e217264e400a8ba057dcc127d72d%7C0%7C0%7C638912429789329331%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=7AjIThZOXK7I5lMFApOsRnoJMBy9HHPSnlKEoQ3end8%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:preservationdept@duwamishtribe.org" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kelsey.vanderelst@muckleshoot.nsn.us" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.anderson@ecy.wa.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofm.wa.gov/sites/default/files/public/PronounsCompilation.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.leg.wa.gov/wac/default.aspx?cite=197-11" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ecology.wa.gov/publications/SummaryPages/1909166.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/about-us/contact-us" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ecology.wa.gov/cleanupsearch/site/2622" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.ecology.wa.gov/cleanupsearch/site/2622" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -19577,135 +19712,90 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Description0 xmlns="3c088b0c-53fa-46b5-937a-2676d2b3a116">Template to use when creating a Tribal Engagement Plan.</Description0>
     <Author0 xmlns="3c088b0c-53fa-46b5-937a-2676d2b3a116" xsi:nil="true"/>
     <Document_x0020_Type xmlns="3c088b0c-53fa-46b5-937a-2676d2b3a116">Boilerplate or Template</Document_x0020_Type>
     <Owner_x002f_Contact xmlns="3c088b0c-53fa-46b5-937a-2676d2b3a116">PTSU Supervisor</Owner_x002f_Contact>
     <Published_x0020_Date xmlns="d2d415ee-d1b5-4f32-9236-031e4008c91a">2024-12-20T08:00:00+00:00</Published_x0020_Date>
     <Topic xmlns="d44fdc0d-afe5-45a2-b4c4-21b381f690cf" xsi:nil="true"/>
     <IconOverlay xmlns="http://schemas.microsoft.com/sharepoint/v4" xsi:nil="true"/>
     <Currency xmlns="3c088b0c-53fa-46b5-937a-2676d2b3a116">Current</Currency>
     <DAN xmlns="d2d415ee-d1b5-4f32-9236-031e4008c91a">look up</DAN>
     <Parent_x0020_ID xmlns="d44fdc0d-afe5-45a2-b4c4-21b381f690cf" xsi:nil="true"/>
     <Toolkit_x003f_ xmlns="d44fdc0d-afe5-45a2-b4c4-21b381f690cf">
       <Value>CPM's  Toolkit-TCP</Value>
     </Toolkit_x003f_>
     <Available_x0020_to_x0020_Public_x003f_ xmlns="d44fdc0d-afe5-45a2-b4c4-21b381f690cf">false</Available_x0020_to_x0020_Public_x003f_>
     <Child xmlns="d44fdc0d-afe5-45a2-b4c4-21b381f690cf"/>
     <Biblio_x0020_Link xmlns="3c088b0c-53fa-46b5-937a-2676d2b3a116">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Biblio_x0020_Link>
     <_dlc_DocId xmlns="d2d415ee-d1b5-4f32-9236-031e4008c91a">A3AZPFEAE64Y-1478887513-1567</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="d2d415ee-d1b5-4f32-9236-031e4008c91a">
       <Url>http://teams/sites/TCP/ResourceLibrary1/_layouts/15/DocIdRedir.aspx?ID=A3AZPFEAE64Y-1478887513-1567</Url>
       <Description>A3AZPFEAE64Y-1478887513-1567</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010068FFDD9A78CF554EA92E7A491A1E5B75" ma:contentTypeVersion="32" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="07116fed36f549fbe486076e81fb73d5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3c088b0c-53fa-46b5-937a-2676d2b3a116" xmlns:ns3="d2d415ee-d1b5-4f32-9236-031e4008c91a" xmlns:ns4="d44fdc0d-afe5-45a2-b4c4-21b381f690cf" xmlns:ns5="7f1538b7-3657-4e92-b0d6-187543e74212" xmlns:ns6="0913e503-28c1-412a-8a5d-6fb3fe0da18e" xmlns:ns7="http://schemas.microsoft.com/sharepoint/v4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="977c07e03f4eb7967d190d9c12860ee4" ns2:_="" ns3:_="" ns4:_="" ns5:_="" ns6:_="" ns7:_="">
     <xsd:import namespace="3c088b0c-53fa-46b5-937a-2676d2b3a116"/>
     <xsd:import namespace="d2d415ee-d1b5-4f32-9236-031e4008c91a"/>
     <xsd:import namespace="d44fdc0d-afe5-45a2-b4c4-21b381f690cf"/>
     <xsd:import namespace="7f1538b7-3657-4e92-b0d6-187543e74212"/>
     <xsd:import namespace="0913e503-28c1-412a-8a5d-6fb3fe0da18e"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Owner_x002f_Contact"/>
                 <xsd:element ref="ns3:DAN"/>
                 <xsd:element ref="ns3:Published_x0020_Date"/>
                 <xsd:element ref="ns2:Currency"/>
                 <xsd:element ref="ns2:Description0" minOccurs="0"/>
                 <xsd:element ref="ns2:Author0" minOccurs="0"/>
                 <xsd:element ref="ns2:Document_x0020_Type"/>
                 <xsd:element ref="ns4:Parent_x0020_ID" minOccurs="0"/>
                 <xsd:element ref="ns4:Child" minOccurs="0"/>
                 <xsd:element ref="ns2:Biblio_x0020_Link" minOccurs="0"/>
                 <xsd:element ref="ns4:Toolkit_x003f_" minOccurs="0"/>
@@ -20063,155 +20153,200 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DF3F905-D473-4B62-9D0A-72255FB71115}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B1D8A8C-801C-460E-9DE5-F79032B8BC0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3c088b0c-53fa-46b5-937a-2676d2b3a116"/>
     <ds:schemaRef ds:uri="d2d415ee-d1b5-4f32-9236-031e4008c91a"/>
     <ds:schemaRef ds:uri="d44fdc0d-afe5-45a2-b4c4-21b381f690cf"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9531430-EAD5-4CCC-BF12-C53A6C1BBE7F}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30D09CCB-5200-4571-B16A-3A89318C1624}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3c088b0c-53fa-46b5-937a-2676d2b3a116"/>
     <ds:schemaRef ds:uri="d2d415ee-d1b5-4f32-9236-031e4008c91a"/>
     <ds:schemaRef ds:uri="d44fdc0d-afe5-45a2-b4c4-21b381f690cf"/>
     <ds:schemaRef ds:uri="7f1538b7-3657-4e92-b0d6-187543e74212"/>
     <ds:schemaRef ds:uri="0913e503-28c1-412a-8a5d-6fb3fe0da18e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA411D29-2821-4D08-A68C-F82A4FC7C400}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DF3F905-D473-4B62-9D0A-72255FB71115}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9531430-EAD5-4CCC-BF12-C53A6C1BBE7F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{11d0e217-264e-400a-8ba0-57dcc127d72d}" enabled="0" method="" siteId="{11d0e217-264e-400a-8ba0-57dcc127d72d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>5559</Words>
-  <Characters>31691</Characters>
+  <Words>5631</Words>
+  <Characters>32099</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>264</Lines>
-  <Paragraphs>74</Paragraphs>
+  <Lines>267</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Washington State Department of Ecology</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37176</CharactersWithSpaces>
+  <CharactersWithSpaces>37655</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Tribal Engagement Plan Template</dc:title>
   <dc:subject/>
   <dc:creator>Comfort, Cyndi (ECY)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010068FFDD9A78CF554EA92E7A491A1E5B75</vt:lpwstr>
   </property>