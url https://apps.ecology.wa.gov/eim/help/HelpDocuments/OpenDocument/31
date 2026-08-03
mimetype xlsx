--- v0 (2026-05-30)
+++ v1 (2026-08-03)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stateofwa.sharepoint.com/sites/ECY-ITSO-EBTS-ESS-EIM/SD/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BDE2DA61-5D82-40EF-9E84-AF2B4EAD96BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="11" documentId="8_{DFE7C835-CC73-4952-B977-BA2E66BC6617}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{36DC41CA-67C7-4757-998F-11C9EAF825B1}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-150" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Data Sheet V3.3" sheetId="1" r:id="rId1"/>
-    <sheet name="Valid Value Lookup (2024-9-5)" sheetId="2" r:id="rId2"/>
+    <sheet name="Data Sheet V3.4" sheetId="1" r:id="rId1"/>
+    <sheet name="Valid Value Lookup (2026-8-2)" sheetId="2" r:id="rId2"/>
     <sheet name="Help" sheetId="3" r:id="rId3"/>
     <sheet name="Document Revision History" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="134">
   <si>
     <t>Study_ID</t>
   </si>
   <si>
     <t>Location_ID</t>
   </si>
   <si>
     <t>Study_Specific_Location_ID</t>
   </si>
   <si>
     <t>Field_Collection_Type</t>
   </si>
   <si>
     <t>Field_Collector</t>
   </si>
   <si>
     <t>Field_Collection_Start_Date</t>
   </si>
   <si>
     <t>Field_Collection_Start_Time</t>
   </si>
   <si>
     <t>Field_Collection_Date_Accuracy</t>
   </si>
   <si>
@@ -105,53 +106,50 @@
     <t>Water_Level_Method</t>
   </si>
   <si>
     <t>Water_Level_Comment</t>
   </si>
   <si>
     <t>Measurement</t>
   </si>
   <si>
     <t>Business</t>
   </si>
   <si>
     <t>Water level in well (depth below land surface)</t>
   </si>
   <si>
     <t>Observation</t>
   </si>
   <si>
     <t>ConsDistrict</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Water level in well (depth below measuring point)</t>
-  </si>
-[...1 lines deleted...]
-    <t>FT</t>
   </si>
   <si>
     <t>WLA</t>
   </si>
   <si>
     <t>WL0</t>
   </si>
   <si>
     <t>GWLMA</t>
   </si>
   <si>
     <t>Consultant</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>WLB</t>
   </si>
   <si>
     <t>WL1</t>
   </si>
   <si>
     <t>GWLMB</t>
   </si>
@@ -468,50 +466,65 @@
     <t>Reviser(s)</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Updated value value lookup values and updated the help and document revision history worksheets.</t>
   </si>
   <si>
     <t>Vertical Hydraulic Gradient</t>
   </si>
   <si>
     <t>Depth to product (LNAPL) in well (depth below land surface)</t>
   </si>
   <si>
     <t>Depth to product (LNAPL) in well (depth below measuring point)</t>
   </si>
   <si>
     <t>Depth to product (LNAPL) in well (depth below top of well casing)</t>
   </si>
   <si>
     <t>Depth to product (LNAPL) in well (unable to measure)</t>
   </si>
   <si>
     <t>Updated Valid Value Lookup values to include NAPL values</t>
+  </si>
+  <si>
+    <t>ft</t>
+  </si>
+  <si>
+    <t>Depth to water in well (below land surface)</t>
+  </si>
+  <si>
+    <t>Depth to water in well (below measuring point)</t>
+  </si>
+  <si>
+    <t>Depth to water in well (below top of well casing)</t>
+  </si>
+  <si>
+    <t>Depth to water in well (unable to measure)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
@@ -1255,588 +1268,594 @@
         <v>9</v>
       </c>
       <c r="K1" s="8" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="18" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="18" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="4" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="18" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="18" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="D2" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="17"/>
       <c r="K2" s="8" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="M2" s="19"/>
       <c r="N2" s="5"/>
       <c r="P2" s="19"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.25">
       <c r="D3" s="7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="M3" s="18" t="s">
+        <v>129</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="O3" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="P3" s="18" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="D4" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H4" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="M3" s="18" t="s">
-[...8 lines deleted...]
-      <c r="P3" s="18" t="s">
+      <c r="N4" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O4" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="P4" s="18" t="s">
         <v>109</v>
-      </c>
-[...21 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E5" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H5" s="18" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K5" s="8" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O5" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="O5" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="18" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E6" s="7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="H6" s="18" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K6" s="8" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="O6" s="18" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="P6" s="18" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E7" s="7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="H7" s="18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K7" s="8" t="s">
-        <v>19</v>
+        <v>131</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P7" s="18" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E8" s="7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="K8" s="8" t="s">
-        <v>23</v>
+        <v>132</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="P8" s="18" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E9" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="K9" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="K9" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="18" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E10" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K10" s="8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="18" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E11" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="K11" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="18" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E12" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="K12" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="18" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E13" s="7" t="s">
-        <v>64</v>
+        <v>63</v>
+      </c>
+      <c r="K13" s="8" t="s">
+        <v>43</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="P13" s="18" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E14" s="7" t="s">
-        <v>67</v>
+        <v>66</v>
+      </c>
+      <c r="K14" s="8" t="s">
+        <v>47</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="P14" s="18" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E15" s="7" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="P15" s="18" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E16" s="7" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="P16" s="18" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="5:16" x14ac:dyDescent="0.25">
       <c r="E17" s="7" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="P17" s="18" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="5:16" x14ac:dyDescent="0.25">
       <c r="E18" s="7" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="P18" s="18" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="5:16" x14ac:dyDescent="0.25">
       <c r="E19" s="7" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="P19" s="18" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="5:16" x14ac:dyDescent="0.25">
       <c r="E20" s="7" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="P20" s="18" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="5:16" x14ac:dyDescent="0.25">
       <c r="E21" s="7" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="P21" s="18" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="5:16" x14ac:dyDescent="0.25">
       <c r="E22" s="7" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="P22" s="18" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" spans="5:16" x14ac:dyDescent="0.25">
       <c r="E23" s="7" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="P23" s="18" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="24" spans="5:16" x14ac:dyDescent="0.25">
       <c r="E24" s="7" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="25" spans="5:16" x14ac:dyDescent="0.25">
       <c r="E25" s="7" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="85.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="20" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A3" s="21" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" s="22" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" s="23" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A6" s="11"/>
     </row>
     <row r="7" spans="1:1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A7" s="24" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" s="25" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A10" s="12" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" s="12" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A12" s="12"/>
     </row>
     <row r="13" spans="1:1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A13" s="26" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A15" s="12" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A16" s="13" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="18" spans="1:1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A18" s="26" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" s="12" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A16" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
     <hyperlink ref="A21" r:id="rId2" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
     <hyperlink ref="A8" r:id="rId3" xr:uid="{00000000-0004-0000-0200-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA78A7AC-5C29-486A-8875-454DA2BFE5F5}">
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="56.42578125" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="31" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="27" t="s">
+        <v>117</v>
+      </c>
+      <c r="B2" s="27" t="s">
         <v>118</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="C2" s="28" t="s">
         <v>119</v>
       </c>
-      <c r="C2" s="28" t="s">
+      <c r="D2" s="27" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="29">
         <v>45177</v>
       </c>
       <c r="B3" s="30">
         <v>3.2</v>
       </c>
       <c r="C3" s="30" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D3" s="30" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="29">
         <v>45540</v>
       </c>
       <c r="B4" s="30">
         <v>3.3</v>
       </c>
       <c r="C4" s="30" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D4" s="30" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010020C4DB40A37179439BF753A7757F9A33" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d08f30e3543d433d8af3f2a2fb4f4499">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6046b023-f1e5-4cee-a8c2-c58818c74995" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f4209ff64d9a66935660cb9438d10f68" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010020C4DB40A37179439BF753A7757F9A33" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="74953892c67edd3ca2ef38a5fbe6e70c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6046b023-f1e5-4cee-a8c2-c58818c74995" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6007b7374d0831a3512dfb37ca07a2ca" ns2:_="">
     <xsd:import namespace="6046b023-f1e5-4cee-a8c2-c58818c74995"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Category" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Help_x0020_System_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:External_x0020_URLUupdated" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6046b023-f1e5-4cee-a8c2-c58818c74995" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -1990,119 +2009,128 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Category xmlns="6046b023-f1e5-4cee-a8c2-c58818c74995">Spreadsheet Template</Category>
+    <Status xmlns="6046b023-f1e5-4cee-a8c2-c58818c74995">Production</Status>
+    <External_x0020_URLUupdated xmlns="6046b023-f1e5-4cee-a8c2-c58818c74995">Yes</External_x0020_URLUupdated>
+    <Help_x0020_System_x0020_Number xmlns="6046b023-f1e5-4cee-a8c2-c58818c74995">31</Help_x0020_System_x0020_Number>
+    <Accessibility xmlns="6046b023-f1e5-4cee-a8c2-c58818c74995">true</Accessibility>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE3CD750-1565-45A7-9E80-5F63613EB5F8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CDF7940-10BA-41A2-B94C-CB1B0DAFFF88}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="6046b023-f1e5-4cee-a8c2-c58818c74995"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF6E73EC-3A2D-4DDF-97F1-D8DF918B1D8C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F67758C9-23CC-42C3-AE24-09D646F5CA6A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6046b023-f1e5-4cee-a8c2-c58818c74995"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CDF7940-10BA-41A2-B94C-CB1B0DAFFF88}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE3CD750-1565-45A7-9E80-5F63613EB5F8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6046b023-f1e5-4cee-a8c2-c58818c74995"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{11d0e217-264e-400a-8ba0-57dcc127d72d}" enabled="0" method="" siteId="{11d0e217-264e-400a-8ba0-57dcc127d72d}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>Data Sheet V3.3</vt:lpstr>
-      <vt:lpstr>Valid Value Lookup (2024-9-5)</vt:lpstr>
+      <vt:lpstr>Data Sheet V3.4</vt:lpstr>
+      <vt:lpstr>Valid Value Lookup (2026-8-2)</vt:lpstr>
       <vt:lpstr>Help</vt:lpstr>
       <vt:lpstr>Document Revision History</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WA Department of Ecology</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>EIM Well Water Level Template Version 3.3</dc:title>
   <dc:creator>Neumiller, Chris (ECY)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">