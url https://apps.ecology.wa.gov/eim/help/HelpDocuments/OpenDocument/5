--- v0 (2026-05-30)
+++ v1 (2026-08-22)
@@ -1,69 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stateofwa.sharepoint.com/sites/ECY-ITSO-EBTS-ESS-EIM/SD/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4BF7473-971F-4373-B545-6E704851C867}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CCDB00DD-BA65-4CFB-B449-88B995C3AF8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Data Sheet V3.6" sheetId="1" r:id="rId1"/>
-    <sheet name=" Valid Value Lookup (5-13-2025)" sheetId="2" r:id="rId2"/>
+    <sheet name="Data Sheet V3.8" sheetId="1" r:id="rId1"/>
+    <sheet name=" Valid Value Lookup (7-31-2026)" sheetId="2" r:id="rId2"/>
     <sheet name="Help" sheetId="3" r:id="rId3"/>
     <sheet name="Document Revision History" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="160">
   <si>
     <t>Location_ID</t>
   </si>
   <si>
     <t>Location_Name</t>
   </si>
   <si>
     <t>Location_Setting</t>
   </si>
   <si>
     <t>Location_Description</t>
@@ -428,53 +429,50 @@
   <si>
     <t>YELLOW - required field</t>
   </si>
   <si>
     <t>GREEN - required geographic position info</t>
   </si>
   <si>
     <t>BLUE - required for wells</t>
   </si>
   <si>
     <t>Concrete</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Estuary</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
-    <t>CA</t>
-[...1 lines deleted...]
-  <si>
     <t>CT</t>
   </si>
   <si>
     <t>Intertidal</t>
   </si>
   <si>
     <t>DR</t>
   </si>
   <si>
     <t>DU</t>
   </si>
   <si>
     <t>Land</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>JE</t>
   </si>
   <si>
     <t>RR</t>
   </si>
   <si>
     <t>SO</t>
@@ -513,50 +511,53 @@
     <t>Help</t>
   </si>
   <si>
     <t>Template Color Coding</t>
   </si>
   <si>
     <t>Download the Location Help Document</t>
   </si>
   <si>
     <t>Document Revision History</t>
   </si>
   <si>
     <t>Updated value value lookup values and updated the help and document revision history worksheets.</t>
   </si>
   <si>
     <t>Source-HumanMade</t>
   </si>
   <si>
     <t>Updated value value lookup values. Of note - changed Location Setting "Source-ManMade" to "Source-HumanMade."</t>
   </si>
   <si>
     <t>GREY - don't fill out anymore, we no longer take this info</t>
   </si>
   <si>
     <t>EIM is no longer taking data for the following fields because they are either generated automatically or we don’t use them anymore: County (K), Paper Map Scale (AG), Is Well Upgradient of a Facility/Site (BK), and Aquifer Test Report in EIM (BL). These fields are still in the template (for less disruption) but leave them blank. They are grayed out. Updated valid value lookup values.</t>
+  </si>
+  <si>
+    <t>Updates for new Loader</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
@@ -956,52 +957,52 @@
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFC6D9F1"/>
       <color rgb="FFD6E3BC"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{439E9C6A-389A-477B-8073-B606E5822C64}" name="Table1" displayName="Table1" ref="A2:D6" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
-  <autoFilter ref="A2:D6" xr:uid="{439E9C6A-389A-477B-8073-B606E5822C64}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{439E9C6A-389A-477B-8073-B606E5822C64}" name="Table1" displayName="Table1" ref="A2:D7" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
+  <autoFilter ref="A2:D7" xr:uid="{439E9C6A-389A-477B-8073-B606E5822C64}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{EBD4B7E8-42B4-42D3-923F-9A7372AD3855}" name="Revision Date" dataDxfId="3"/>
     <tableColumn id="2" xr3:uid="{7B9B0979-372C-43B7-90FF-F3FFBC451188}" name="Revision No." dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{E8B64A8F-FF2C-47FE-AEB3-FFE83C3C084C}" name="Summary of Changes" dataDxfId="1"/>
     <tableColumn id="4" xr3:uid="{3B3FA14A-8EDC-41D5-9B01-3B17FDEFADFF}" name="Reviser(s)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight13" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1845,56 +1846,56 @@
       <c r="AE2" s="14">
         <v>1</v>
       </c>
       <c r="AF2" s="14">
         <v>8</v>
       </c>
       <c r="AG2" s="51"/>
       <c r="AH2" s="25"/>
       <c r="AX2" s="28"/>
       <c r="AZ2" s="26"/>
       <c r="BA2" s="26"/>
       <c r="BB2" s="26"/>
       <c r="BC2" s="26"/>
       <c r="BD2" s="26"/>
       <c r="BF2" s="10"/>
       <c r="BG2" s="10"/>
       <c r="BI2" s="10"/>
     </row>
     <row r="3" spans="1:65" x14ac:dyDescent="0.25">
       <c r="C3" s="14" t="s">
         <v>68</v>
       </c>
       <c r="D3" s="14"/>
       <c r="E3" s="10"/>
       <c r="F3" s="21" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="J3" s="10"/>
       <c r="K3" s="48"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="9" t="s">
         <v>71</v>
       </c>
       <c r="Y3" s="30" t="s">
         <v>72</v>
       </c>
       <c r="AB3" s="29">
         <v>10</v>
       </c>
       <c r="AC3" s="14">
         <v>25</v>
       </c>
       <c r="AD3" s="14">
         <v>3</v>
       </c>
       <c r="AE3" s="14">
         <v>2</v>
       </c>
       <c r="AF3" s="14">
         <v>13</v>
@@ -1923,66 +1924,66 @@
       </c>
       <c r="AX3" s="21" t="s">
         <v>82</v>
       </c>
       <c r="AZ3" s="26" t="s">
         <v>74</v>
       </c>
       <c r="BA3" s="26" t="s">
         <v>75</v>
       </c>
       <c r="BB3" s="26"/>
       <c r="BC3" s="26"/>
       <c r="BD3" s="26" t="s">
         <v>74</v>
       </c>
       <c r="BF3" s="10" t="s">
         <v>76</v>
       </c>
       <c r="BG3" s="10" t="s">
         <v>126</v>
       </c>
       <c r="BI3" s="10" t="s">
         <v>127</v>
       </c>
       <c r="BM3" s="11" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="4" spans="1:65" x14ac:dyDescent="0.25">
       <c r="C4" s="16" t="s">
         <v>128</v>
       </c>
       <c r="D4" s="16"/>
       <c r="E4" s="17"/>
       <c r="F4" s="21" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="J4" s="17"/>
       <c r="K4" s="49"/>
       <c r="L4" s="17"/>
       <c r="M4" s="17"/>
       <c r="N4" s="9" t="s">
         <v>78</v>
       </c>
       <c r="Y4" s="30" t="s">
         <v>79</v>
       </c>
       <c r="AB4" s="29">
         <v>11</v>
       </c>
       <c r="AC4" s="14">
         <v>26</v>
       </c>
       <c r="AD4" s="14">
         <v>4</v>
       </c>
       <c r="AE4" s="14">
         <v>3</v>
       </c>
       <c r="AF4" s="14">
         <v>15</v>
@@ -2009,64 +2010,64 @@
       </c>
       <c r="AX4" s="21" t="s">
         <v>89</v>
       </c>
       <c r="AZ4" s="26" t="s">
         <v>81</v>
       </c>
       <c r="BA4" s="26" t="s">
         <v>83</v>
       </c>
       <c r="BB4" s="26"/>
       <c r="BC4" s="26"/>
       <c r="BD4" s="26" t="s">
         <v>81</v>
       </c>
       <c r="BF4" s="10" t="s">
         <v>84</v>
       </c>
       <c r="BG4" s="10" t="s">
         <v>85</v>
       </c>
       <c r="BI4" s="10" t="s">
         <v>129</v>
       </c>
       <c r="BM4" s="11" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:65" x14ac:dyDescent="0.25">
       <c r="C5" s="16" t="s">
         <v>86</v>
       </c>
       <c r="D5" s="16"/>
       <c r="E5" s="17"/>
       <c r="F5" s="22"/>
       <c r="G5" s="17"/>
       <c r="H5" s="17"/>
       <c r="I5" s="17" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="J5" s="17"/>
       <c r="K5" s="49"/>
       <c r="L5" s="17"/>
       <c r="M5" s="17"/>
       <c r="AC5" s="14">
         <v>27</v>
       </c>
       <c r="AD5" s="14"/>
       <c r="AE5" s="14">
         <v>4</v>
       </c>
       <c r="AF5" s="14">
         <v>16</v>
       </c>
       <c r="AG5" s="48"/>
       <c r="AH5" s="23" t="s">
         <v>80</v>
       </c>
       <c r="AK5" s="26"/>
       <c r="AL5" s="26">
         <v>3</v>
       </c>
       <c r="AM5" s="26">
         <v>3</v>
@@ -2078,380 +2079,373 @@
         <v>94</v>
       </c>
       <c r="BA5" s="26" t="s">
         <v>90</v>
       </c>
       <c r="BB5" s="26"/>
       <c r="BC5" s="26"/>
       <c r="BD5" s="26"/>
       <c r="BG5" s="11" t="s">
         <v>90</v>
       </c>
       <c r="BI5" s="10" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:65" x14ac:dyDescent="0.25">
       <c r="C6" s="14" t="s">
         <v>91</v>
       </c>
       <c r="D6" s="14"/>
       <c r="E6" s="10"/>
       <c r="F6" s="23"/>
       <c r="G6" s="10"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10" t="s">
-        <v>131</v>
+        <v>70</v>
       </c>
       <c r="J6" s="10"/>
       <c r="K6" s="48"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
       <c r="N6" s="14"/>
       <c r="AC6" s="14">
         <v>28</v>
       </c>
       <c r="AE6" s="14">
         <v>5</v>
       </c>
       <c r="AF6" s="14">
         <v>17</v>
       </c>
       <c r="AG6" s="48"/>
       <c r="AH6" s="23" t="s">
         <v>93</v>
       </c>
       <c r="AK6" s="26"/>
       <c r="AL6" s="26">
         <v>4</v>
       </c>
       <c r="AM6" s="26">
         <v>4</v>
       </c>
       <c r="AN6" s="10">
         <v>4</v>
       </c>
       <c r="AX6" s="21" t="s">
         <v>97</v>
       </c>
       <c r="BA6" s="26" t="s">
         <v>95</v>
       </c>
       <c r="BB6" s="26"/>
       <c r="BC6" s="26"/>
       <c r="BD6" s="26"/>
       <c r="BG6" s="8" t="s">
         <v>96</v>
       </c>
       <c r="BI6" s="10" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="7" spans="1:65" x14ac:dyDescent="0.25">
       <c r="C7" s="14" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D7" s="14"/>
       <c r="E7" s="10"/>
       <c r="F7" s="23"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
-      <c r="I7" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="48"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="14"/>
       <c r="AC7" s="14"/>
       <c r="AE7" s="14">
         <v>6</v>
       </c>
       <c r="AF7" s="14">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="AG7" s="48"/>
       <c r="AK7" s="26"/>
       <c r="AL7" s="26">
         <v>5</v>
       </c>
       <c r="AM7" s="26">
         <v>5</v>
       </c>
       <c r="AN7" s="10">
         <v>5</v>
       </c>
       <c r="AX7" s="21" t="s">
         <v>100</v>
       </c>
       <c r="BA7" s="26"/>
       <c r="BB7" s="26"/>
       <c r="BC7" s="26"/>
       <c r="BD7" s="26"/>
       <c r="BG7" s="11" t="s">
         <v>98</v>
       </c>
       <c r="BI7" s="10" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="8" spans="1:65" x14ac:dyDescent="0.25">
       <c r="C8" s="14" t="s">
         <v>99</v>
       </c>
       <c r="D8" s="14"/>
       <c r="E8" s="10"/>
       <c r="F8" s="23"/>
       <c r="G8" s="10"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="48"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="14"/>
       <c r="AC8" s="14"/>
       <c r="AE8" s="14">
         <v>7</v>
       </c>
-      <c r="AF8" s="14">
-[...1 lines deleted...]
-      </c>
+      <c r="AF8" s="14"/>
       <c r="AG8" s="48"/>
       <c r="AH8" s="23"/>
       <c r="AL8" s="26">
         <v>6</v>
       </c>
       <c r="AM8" s="26">
         <v>6</v>
       </c>
       <c r="AN8" s="10">
         <v>6</v>
       </c>
       <c r="AX8" s="21" t="s">
         <v>102</v>
       </c>
       <c r="BA8" s="26"/>
       <c r="BB8" s="26"/>
       <c r="BC8" s="26"/>
       <c r="BD8" s="26"/>
       <c r="BG8" s="11" t="s">
         <v>101</v>
       </c>
       <c r="BI8" s="10" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="9" spans="1:65" x14ac:dyDescent="0.25">
       <c r="C9" s="14" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="D9" s="14"/>
       <c r="E9" s="10"/>
       <c r="F9" s="23"/>
       <c r="G9" s="10"/>
       <c r="H9" s="10"/>
       <c r="I9" s="10"/>
       <c r="J9" s="10"/>
       <c r="K9" s="48"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
       <c r="N9" s="14"/>
       <c r="AC9" s="14"/>
       <c r="AE9" s="14">
         <v>8</v>
       </c>
       <c r="AF9" s="14"/>
       <c r="AG9" s="48"/>
       <c r="AH9" s="23"/>
       <c r="AL9" s="26">
         <v>7</v>
       </c>
       <c r="AM9" s="26">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="AN9" s="10">
         <v>13</v>
       </c>
       <c r="AX9" s="21" t="s">
         <v>105</v>
       </c>
       <c r="BA9" s="26"/>
       <c r="BB9" s="26"/>
       <c r="BC9" s="26"/>
       <c r="BD9" s="26"/>
       <c r="BG9" s="11" t="s">
         <v>103</v>
       </c>
       <c r="BI9" s="10" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="10" spans="1:65" x14ac:dyDescent="0.25">
       <c r="C10" s="14" t="s">
         <v>104</v>
       </c>
       <c r="D10" s="14"/>
       <c r="E10" s="10"/>
       <c r="F10" s="23"/>
       <c r="G10" s="10"/>
       <c r="H10" s="10"/>
       <c r="I10" s="10"/>
       <c r="J10" s="10"/>
       <c r="K10" s="48"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="14"/>
       <c r="AC10" s="14"/>
       <c r="AE10" s="14">
         <v>9</v>
       </c>
       <c r="AF10" s="14"/>
       <c r="AG10" s="48"/>
       <c r="AH10" s="23"/>
       <c r="AL10" s="26"/>
       <c r="AM10" s="26">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="AN10" s="11">
         <v>14</v>
       </c>
       <c r="AX10" s="21" t="s">
         <v>107</v>
       </c>
       <c r="BA10" s="26"/>
       <c r="BB10" s="26"/>
       <c r="BC10" s="26"/>
       <c r="BD10" s="26"/>
       <c r="BG10" s="11" t="s">
         <v>106</v>
       </c>
       <c r="BI10" s="10" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="11" spans="1:65" x14ac:dyDescent="0.25">
       <c r="C11" s="14" t="s">
         <v>90</v>
       </c>
       <c r="D11" s="14"/>
       <c r="E11" s="10"/>
       <c r="F11" s="23"/>
       <c r="G11" s="10"/>
       <c r="H11" s="10"/>
       <c r="I11" s="10"/>
       <c r="J11" s="10"/>
       <c r="K11" s="48"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="14"/>
       <c r="AC11" s="14"/>
       <c r="AE11" s="14">
         <v>10</v>
       </c>
       <c r="AF11" s="14"/>
       <c r="AG11" s="48"/>
       <c r="AH11" s="23"/>
       <c r="AL11" s="26"/>
       <c r="AM11" s="21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AN11" s="10"/>
       <c r="AX11" s="21" t="s">
         <v>90</v>
       </c>
       <c r="BA11" s="26"/>
       <c r="BB11" s="26"/>
       <c r="BC11" s="26"/>
       <c r="BD11" s="26"/>
       <c r="BI11" s="10" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="12" spans="1:65" x14ac:dyDescent="0.25">
       <c r="C12" s="14" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D12" s="14"/>
       <c r="E12" s="10"/>
       <c r="F12" s="23"/>
       <c r="G12" s="10"/>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="48"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="14"/>
       <c r="AC12" s="14"/>
       <c r="AE12" s="14">
         <v>11</v>
       </c>
       <c r="AF12" s="14"/>
       <c r="AG12" s="48"/>
       <c r="AH12" s="23"/>
       <c r="AL12" s="27"/>
-      <c r="AM12" s="21">
-[...1 lines deleted...]
-      </c>
       <c r="AN12" s="10"/>
       <c r="AX12" s="21" t="s">
         <v>110</v>
       </c>
       <c r="BA12" s="26"/>
       <c r="BB12" s="26"/>
       <c r="BC12" s="26"/>
       <c r="BD12" s="26"/>
       <c r="BI12" s="10" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="13" spans="1:65" x14ac:dyDescent="0.25">
       <c r="C13" s="16" t="s">
         <v>112</v>
       </c>
       <c r="D13" s="14"/>
       <c r="E13" s="10"/>
       <c r="F13" s="23"/>
       <c r="G13" s="10"/>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="48"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="14"/>
       <c r="AC13" s="14"/>
       <c r="AE13" s="14"/>
       <c r="AF13" s="14"/>
       <c r="AG13" s="48"/>
       <c r="AH13" s="23"/>
       <c r="AL13" s="27"/>
       <c r="AN13" s="10"/>
       <c r="AX13" s="21" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="BA13" s="26"/>
       <c r="BB13" s="26"/>
       <c r="BC13" s="26"/>
       <c r="BD13" s="26"/>
       <c r="BI13" s="10"/>
     </row>
     <row r="14" spans="1:65" x14ac:dyDescent="0.25">
       <c r="C14" s="16" t="s">
         <v>108</v>
       </c>
       <c r="D14" s="16"/>
       <c r="E14" s="17"/>
       <c r="F14" s="22"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="17"/>
       <c r="J14" s="17"/>
       <c r="K14" s="49"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="16"/>
       <c r="AC14" s="14"/>
       <c r="AE14" s="14"/>
       <c r="AF14" s="14"/>
@@ -2484,148 +2478,145 @@
       <c r="AL15" s="26"/>
       <c r="AX15" s="21" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="16" spans="1:65" x14ac:dyDescent="0.25">
       <c r="C16" s="16" t="s">
         <v>111</v>
       </c>
       <c r="D16" s="16"/>
       <c r="E16" s="17"/>
       <c r="F16" s="22"/>
       <c r="G16" s="17"/>
       <c r="H16" s="17"/>
       <c r="I16" s="17"/>
       <c r="J16" s="17"/>
       <c r="K16" s="49"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="16"/>
       <c r="AC16" s="14"/>
       <c r="AF16" s="14"/>
       <c r="AG16" s="48"/>
       <c r="AH16" s="23"/>
       <c r="AL16" s="26"/>
+      <c r="AX16" s="21" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="17" spans="3:50" x14ac:dyDescent="0.25">
       <c r="C17" s="14" t="s">
-        <v>141</v>
+        <v>113</v>
       </c>
       <c r="D17" s="16"/>
       <c r="E17" s="17"/>
       <c r="F17" s="22"/>
       <c r="G17" s="17"/>
       <c r="H17" s="17"/>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="49"/>
       <c r="L17" s="17"/>
       <c r="M17" s="17"/>
       <c r="N17" s="16"/>
       <c r="AC17" s="14"/>
       <c r="AF17" s="14"/>
       <c r="AG17" s="48"/>
       <c r="AH17" s="23"/>
+      <c r="AX17" s="21" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="18" spans="3:50" x14ac:dyDescent="0.25">
       <c r="C18" s="9" t="s">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="D18" s="16"/>
       <c r="E18" s="17"/>
       <c r="F18" s="22"/>
       <c r="G18" s="17"/>
       <c r="H18" s="17"/>
       <c r="I18" s="17"/>
       <c r="J18" s="17"/>
       <c r="K18" s="49"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
       <c r="N18" s="16"/>
       <c r="AF18" s="14"/>
       <c r="AG18" s="48"/>
       <c r="AH18" s="23"/>
+      <c r="AX18" s="21" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="19" spans="3:50" x14ac:dyDescent="0.25">
       <c r="C19" s="9" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
       <c r="D19" s="14"/>
       <c r="E19" s="10"/>
       <c r="F19" s="23"/>
       <c r="G19" s="10"/>
       <c r="H19" s="10"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="48"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="14"/>
       <c r="AF19" s="14"/>
       <c r="AG19" s="48"/>
       <c r="AH19" s="23"/>
     </row>
     <row r="20" spans="3:50" x14ac:dyDescent="0.25">
       <c r="C20" s="9" t="s">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="AF20" s="14"/>
       <c r="AG20" s="48"/>
       <c r="AH20" s="23"/>
     </row>
     <row r="21" spans="3:50" x14ac:dyDescent="0.25">
       <c r="AF21" s="14"/>
       <c r="AG21" s="48"/>
       <c r="AH21" s="23"/>
-      <c r="AX21" s="21" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="3:50" x14ac:dyDescent="0.25">
       <c r="AF22" s="14"/>
       <c r="AG22" s="48"/>
       <c r="AH22" s="23"/>
-      <c r="AX22" s="21" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="3:50" x14ac:dyDescent="0.25">
       <c r="AF23" s="14"/>
       <c r="AG23" s="48"/>
       <c r="AH23" s="23"/>
-      <c r="AX23" s="21" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="3:50" x14ac:dyDescent="0.25">
       <c r="AF24" s="14"/>
       <c r="AG24" s="48"/>
       <c r="AH24" s="23"/>
-      <c r="AX24" s="21" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="25" spans="3:50" x14ac:dyDescent="0.25">
       <c r="AF25" s="14"/>
       <c r="AG25" s="48"/>
       <c r="AH25" s="23"/>
     </row>
     <row r="26" spans="3:50" x14ac:dyDescent="0.25">
       <c r="AF26" s="14"/>
       <c r="AH26" s="23"/>
     </row>
     <row r="27" spans="3:50" x14ac:dyDescent="0.25">
       <c r="AF27" s="14"/>
     </row>
     <row r="28" spans="3:50" x14ac:dyDescent="0.25">
       <c r="AF28" s="14"/>
     </row>
     <row r="29" spans="3:50" x14ac:dyDescent="0.25">
       <c r="AF29" s="14"/>
     </row>
     <row r="30" spans="3:50" x14ac:dyDescent="0.25">
       <c r="AF30" s="14"/>
     </row>
     <row r="31" spans="3:50" x14ac:dyDescent="0.25">
       <c r="AF31" s="14"/>
     </row>
@@ -2644,234 +2635,239 @@
   <dataValidations count="2">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="EIM Data Validation Error" error="Elevation Unit must be a text value between 0 and 2 characters long." sqref="AJ3:AJ65536" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>0</formula1>
       <formula2>2</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="EIM Data Validation Error" error="Elevation Unit must be a text value between 0 and 2 characters long." sqref="AO1:AS1 F2 AK1:AN2 AB2 O1:AD1 AF1:AI1 AU1:BM1 AG2:AH2 AX2" xr:uid="{00000000-0002-0000-0100-000001000000}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="72.85546875" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="41" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="40" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="36" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="37" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="45" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="20.25" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="40" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A9" s="38" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B9" s="33"/>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A10" s="39" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" s="39" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A9" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.28515625" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="56.42578125" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A1" s="41" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A2" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="B2" s="42" t="s">
         <v>144</v>
       </c>
-      <c r="B2" s="42" t="s">
+      <c r="C2" s="43" t="s">
         <v>145</v>
       </c>
-      <c r="C2" s="43" t="s">
+      <c r="D2" s="42" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="51" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="44">
         <v>43535</v>
       </c>
       <c r="B3" s="34">
         <v>3.3</v>
       </c>
       <c r="C3" s="34" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D3" s="34" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="44">
         <v>45177</v>
       </c>
       <c r="B4" s="34">
         <v>3.4</v>
       </c>
       <c r="C4" s="34" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D4" s="34" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="44">
         <v>45538</v>
       </c>
       <c r="B5" s="34">
         <v>3.5</v>
       </c>
       <c r="C5" s="34" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D5" s="34" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="105" x14ac:dyDescent="0.25">
       <c r="A6" s="44">
         <v>45798</v>
       </c>
       <c r="B6" s="34">
         <v>3.6</v>
       </c>
       <c r="C6" s="34" t="s">
+        <v>158</v>
+      </c>
+      <c r="D6" s="34" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="44">
+        <v>46234</v>
+      </c>
+      <c r="B7" s="34">
+        <v>3.7</v>
+      </c>
+      <c r="C7" s="34" t="s">
         <v>159</v>
       </c>
-      <c r="D6" s="34" t="s">
-        <v>148</v>
+      <c r="D7" s="34" t="s">
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6046b023-f1e5-4cee-a8c2-c58818c74995" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f4209ff64d9a66935660cb9438d10f68" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010020C4DB40A37179439BF753A7757F9A33" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="74953892c67edd3ca2ef38a5fbe6e70c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6046b023-f1e5-4cee-a8c2-c58818c74995" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6007b7374d0831a3512dfb37ca07a2ca" ns2:_="">
     <xsd:import namespace="6046b023-f1e5-4cee-a8c2-c58818c74995"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Category" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Help_x0020_System_x0020_Number" minOccurs="0"/>
                 <xsd:element ref="ns2:External_x0020_URLUupdated" minOccurs="0"/>
                 <xsd:element ref="ns2:Accessibility" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6046b023-f1e5-4cee-a8c2-c58818c74995" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -3024,123 +3020,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Category xmlns="6046b023-f1e5-4cee-a8c2-c58818c74995">Spreadsheet Template</Category>
     <Status xmlns="6046b023-f1e5-4cee-a8c2-c58818c74995">Production</Status>
     <External_x0020_URLUupdated xmlns="6046b023-f1e5-4cee-a8c2-c58818c74995">Yes</External_x0020_URLUupdated>
     <Help_x0020_System_x0020_Number xmlns="6046b023-f1e5-4cee-a8c2-c58818c74995">4</Help_x0020_System_x0020_Number>
     <Accessibility xmlns="6046b023-f1e5-4cee-a8c2-c58818c74995">true</Accessibility>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5402F2FE-F3E2-46CE-9707-060B65349153}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C78970B-66CC-4E17-BD2B-93C335A37A3F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{478C09A7-F02C-457F-8FE2-4BB3A636EE40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6046b023-f1e5-4cee-a8c2-c58818c74995"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5402F2FE-F3E2-46CE-9707-060B65349153}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68C264EB-F2C6-4891-B26D-E4EBD2582A73}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6046b023-f1e5-4cee-a8c2-c58818c74995"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="6046b023-f1e5-4cee-a8c2-c58818c74995"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{11d0e217-264e-400a-8ba0-57dcc127d72d}" enabled="0" method="" siteId="{11d0e217-264e-400a-8ba0-57dcc127d72d}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>Data Sheet V3.6</vt:lpstr>
-      <vt:lpstr> Valid Value Lookup (5-13-2025)</vt:lpstr>
+      <vt:lpstr>Data Sheet V3.8</vt:lpstr>
+      <vt:lpstr> Valid Value Lookup (7-31-2026)</vt:lpstr>
       <vt:lpstr>Help</vt:lpstr>
       <vt:lpstr>Document Revision History</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WA Department of Ecology</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>EIM Location Template Version 3.5</dc:title>
   <dc:creator>Neumiller, Chris (ECY)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">